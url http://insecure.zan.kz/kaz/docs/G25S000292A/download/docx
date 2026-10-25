--- v0 (2025-12-21)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d256f3" w14:textId="5d256f3">
+    <w:p w14:paraId="3d85e6a" w14:textId="3d85e6a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Карантиндік режимді енгізе отырып, карантинді аймақты белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2025 жылғы 6 қарашадағы № 292 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2025 жылғы 6 қарашадағы № 292 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 27-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -757,68 +757,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шаруашылық жүргізуші субъектілер аумағында жатаған укекіре бойынша карантиндік режимді енгізе отырып, карантинді аймақ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Солтүстік Қазақстан облысы әкімдігінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1164,52 +1204,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Агро-Хан" жауапкершілігі шектеулі серіктестігі</w:t>
+              <w:t xml:space="preserve">
+"Агро-Хан" жауапкершілігі шектеулі серіктестігі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2299,87 +2339,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2220</w:t>
-[...35 lines deleted...]
-1,42</w:t>
+2614</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,592</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4538,51 +4578,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ТАЛШИК АСТЫК АГРО" жауапкершілігі шектеулі серіктестігі</w:t>
+"Талшик Астык Агро" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5799,87 +5839,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5810</w:t>
-[...35 lines deleted...]
-9,8495</w:t>
+5867</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,8549</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6535,51 +6575,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6,6358</w:t>
+6,6614</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6674,87 +6714,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1980</w:t>
-[...35 lines deleted...]
-8,5432</w:t>
+2214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,617</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6849,87 +6889,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2771</w:t>
-[...35 lines deleted...]
-11,1757</w:t>
+3609</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7863,123 +7903,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ерлан" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-3,8064</w:t>
+"Нур" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1575</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8002,159 +8042,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ленинград</w:t>
-[...107 lines deleted...]
-0,7</w:t>
+Кішіқараой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ерлан" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+685</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,8064</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8213,123 +8253,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Светлана" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,4</w:t>
+"Кома" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8388,123 +8428,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Раздолье" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-1</w:t>
+"Светлана" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9402,51 +9442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ленинград</w:t>
+Талшық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10445,437 +10485,483 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...173 lines deleted...]
-0,06</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заградовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мария села Корнеевка" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,30</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архангелка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"НТС-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10934,123 +11020,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мария" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,34</w:t>
+"Егін жай Зерно" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11109,123 +11195,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Святодуховка-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,09</w:t>
+"Мария" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11284,123 +11370,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Агро Сев" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,39</w:t>
+"Святодуховка-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11423,159 +11509,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Первомай</w:t>
-[...107 lines deleted...]
-0,15</w:t>
+Казанка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Агро Сев" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+355</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11634,123 +11720,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Светлана" фермерлік шаруашылығы</w:t>
-[...71 lines deleted...]
-1,87</w:t>
+"Колос" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+277</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11809,123 +11895,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Рубин" фермерлік шаруашылығы</w:t>
-[...71 lines deleted...]
-0,74</w:t>
+"Светлана" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11984,123 +12070,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Казахавтодор" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,01</w:t>
+"Рубин" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+678</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12159,123 +12245,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Астық" фермерлік шаруашылығы</w:t>
-[...71 lines deleted...]
-0,13</w:t>
+"Казахавтодор" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12334,123 +12420,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Амира" фермерлік шаруашылығы</w:t>
-[...71 lines deleted...]
-0,37</w:t>
+"Астық" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12473,159 +12559,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пресноредуть</w:t>
-[...107 lines deleted...]
-1,22</w:t>
+Первомай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Амира" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12684,123 +12770,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Турнова В.П." шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,04</w:t>
+"Айнұр-2030" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+623</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12859,87 +12945,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Медний" жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-85</w:t>
+"Турнова В.П." шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13034,123 +13120,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Булат" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,13</w:t>
+"Медний" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13209,123 +13295,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"с. Северный" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,11</w:t>
+"Булат" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13348,382 +13434,334 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Преснов</w:t>
-[...107 lines deleted...]
-0,01</w:t>
+Пресноредуть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"С. Северный" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-0,14</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Преснов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кайсенов" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13746,1207 +13784,1255 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алтын Дән</w:t>
-[...107 lines deleted...]
-1,1</w:t>
+Преснов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахавтодор" республикалық мемлекеттік кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мағжан Жұмабаев </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Луч" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-0,0134</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтын Дән</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бейсембаев" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-0,03</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтын Дән</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Северянка Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...210 lines deleted...]
-7,0763</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рощин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"RICH NOMAD NORD" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,673</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамлют</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дубровное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Агрофирма Мамлютская" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғабит Мүсірепов атындағы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14972,123 +15058,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Дружба" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-1,1828</w:t>
+"Целинное-2004" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,0763</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15147,123 +15233,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"КУЖЕН" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,46</w:t>
+"Береке-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2669</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,673</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15322,123 +15408,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"АгроМир" фермерлік шаруашылығы</w:t>
-[...71 lines deleted...]
-0,111</w:t>
+"Дружба" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3696</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1828</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15461,159 +15547,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ломоносов</w:t>
-[...107 lines deleted...]
-0,04</w:t>
+Дружба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КУЖЕН" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15636,159 +15722,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ломоносов</w:t>
-[...107 lines deleted...]
-9,341</w:t>
+Дружба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АгроМир" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15847,123 +15933,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Агро-Ломоносовка" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-1,401</w:t>
+"Намыс" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16022,123 +16108,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ишим-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,5</w:t>
+"Агро-Есіл" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7853</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16197,123 +16283,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Янтарь-98" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-2,38</w:t>
+"Агро-Ломоносовка" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1417</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16372,123 +16458,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ника" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,0005</w:t>
+"Ишим-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16511,159 +16597,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нежин</w:t>
-[...107 lines deleted...]
-2,012</w:t>
+Ломоносов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Янтарь-98" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16686,159 +16772,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нежин</w:t>
-[...107 lines deleted...]
-2,2002</w:t>
+Ломоносов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ника" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16861,159 +16947,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Новоселов</w:t>
-[...107 lines deleted...]
-0,7202</w:t>
+Нежин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нежинка-Ерке" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17036,159 +17122,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Новоселов</w:t>
-[...107 lines deleted...]
-1,81</w:t>
+Нежин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Буденное-СК" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1961</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,4042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17247,123 +17333,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ерлан" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,17</w:t>
+"Астық-Привольный" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17422,123 +17508,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Самир" фермерлік шаруашылығы</w:t>
-[...71 lines deleted...]
-0,001</w:t>
+"Колос" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17561,159 +17647,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возвышен</w:t>
-[...107 lines deleted...]
-1</w:t>
+Новоселов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ерлан" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17736,159 +17822,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Возвышен</w:t>
-[...107 lines deleted...]
-0,61</w:t>
+Новоселов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самир" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17947,123 +18033,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Юрий и К-2005" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,001</w:t>
+"Мурагер" фермерлік қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18122,123 +18208,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Береке-Брилевка" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,002</w:t>
+"Яна" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+397</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18297,123 +18383,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Возвышенка-СК" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,0005</w:t>
+"Юрий и К-2005" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18436,159 +18522,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Андреев</w:t>
-[...107 lines deleted...]
-0,112</w:t>
+Возвышен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Береке-Брилевка" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18611,159 +18697,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шөптікөл</w:t>
-[...107 lines deleted...]
-1,684</w:t>
+Возвышен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Возвышенка-СК" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18786,159 +18872,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шөптікөл</w:t>
-[...107 lines deleted...]
-1,5</w:t>
+Андреев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Даулет" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18961,159 +19047,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чистопол</w:t>
-[...107 lines deleted...]
-1,4149</w:t>
+Шөптікөл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Целинный-2001" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19136,159 +19222,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чистопол</w:t>
-[...107 lines deleted...]
-1,242</w:t>
+Шөптікөл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бірлік" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+548</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19347,123 +19433,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"EL INVEST AGRO" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,0601</w:t>
+"АстыкМол" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3464</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19522,123 +19608,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"СП ГАРШИНО" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,1001</w:t>
+"Атамекен-Агро-Целинный" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,242</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19697,123 +19783,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Корель" фермерлік шаруашылығы</w:t>
-[...71 lines deleted...]
-0,033</w:t>
+"EL INVEST AGRO" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0601</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19872,123 +19958,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чистополье ауылы</w:t>
-[...71 lines deleted...]
-0,072</w:t>
+"СП ГАРШИНО" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+755</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20047,123 +20133,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Фраш В.В" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,17</w:t>
+"Корель" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,033</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20186,159 +20272,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Червонный</w:t>
-[...107 lines deleted...]
-1,09</w:t>
+Чистопол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чистополье ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,072</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20361,159 +20447,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салқынкөл</w:t>
-[...107 lines deleted...]
-0,12</w:t>
+Чистопол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Фраш В.В" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20536,159 +20622,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салқынкөл</w:t>
-[...107 lines deleted...]
-0,64</w:t>
+Червонный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АЗКО" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20747,123 +20833,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Еламан" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,0041</w:t>
+"Жигер-Кокше" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+367</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20886,159 +20972,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шұқыркөл</w:t>
-[...107 lines deleted...]
-0,626</w:t>
+Салқынкөл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Баис" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21061,159 +21147,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тахтаброд</w:t>
-[...107 lines deleted...]
-2,8301</w:t>
+Салқынкөл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Еламан" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21236,159 +21322,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тахтаброд</w:t>
-[...107 lines deleted...]
-0,0001</w:t>
+Шұқыркөл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Балдиков Кошан" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,626</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21411,159 +21497,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қырымбет</w:t>
-[...107 lines deleted...]
-0,1942</w:t>
+Тахтаброд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Акселеу" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6674</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,8301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21586,159 +21672,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қырымбет</w:t>
-[...107 lines deleted...]
-0,6183</w:t>
+Тахтаброд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тахтаброд-ТМ" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21797,123 +21883,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Белгородское" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,0001</w:t>
+"Verum Agro SKO" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1942</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21972,123 +22058,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Краснознаменское-2" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,0007</w:t>
+"КазСтройТрейд" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22147,346 +22233,298 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Кайнар-агро-11" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-1,521</w:t>
+"Белгородское" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-0,46</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қырымбет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Краснознаменское-2" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22509,334 +22547,382 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тихоокеан</w:t>
-[...107 lines deleted...]
-0,15</w:t>
+Қырымбет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кайнар-агро-11" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,521</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,65</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тайынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алабота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Племзавод Алабота" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1852</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22895,123 +22981,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Аян" жауапкершілігі шектеулі серіктестігі ("Лидер СКТ жауапкершілігі шектеулі серіктестігі")</w:t>
-[...71 lines deleted...]
-0,42</w:t>
+"Гильмизянов" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23070,123 +23156,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"СТЮ Агро" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,25</w:t>
+"Альмира" шаруа қожалығы ("Лидер СКТ жауапкершілігі шектеулі серіктестігі")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23245,123 +23331,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Нұрмахан" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,75</w:t>
+"Аян" жауапкершілігі шектеулі серіктестігі ("Лидер СКТ жауапкершілігі шектеулі серіктестігі")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23420,123 +23506,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке кәсіпкерк "Jana- Dauir"</w:t>
-[...71 lines deleted...]
-0,21</w:t>
+"СТЮ Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23559,159 +23645,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тайынша қаласы</w:t>
-[...107 lines deleted...]
-0,04</w:t>
+Тихоокеан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нұрмахан" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23734,159 +23820,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тайынша қаласы</w:t>
-[...107 lines deleted...]
-0,2</w:t>
+Тихоокеан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жеке кәсіпкерк "Jana- Dauir" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23945,51 +24031,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Астана көлік жүйесі" жауапкершілігі шектеулі серіктестігі</w:t>
+Бос жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24008,57 +24094,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -24116,367 +24206,295 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бос жер</w:t>
-[...71 lines deleted...]
-0,02</w:t>
+"Қазақстан темір жолы" ұлттық компаниясы" акционерлік қоғамының "Ақмола магистральдық желі бөлімшесі" филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...232 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тайынша қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астана көлік жүйесі" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -24498,334 +24516,382 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дзержинский</w:t>
-[...107 lines deleted...]
-0,00</w:t>
+Тайынша қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бос жер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,120</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тимирязев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсуат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"БАЙКЕН АГРО" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+727</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24883,124 +24949,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-0</w:t>
+              <w:t xml:space="preserve">
+"Райымбек және К" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25059,123 +25125,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ерназ-Агро СК" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,018</w:t>
+"Родник-2" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25198,159 +25264,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мичурин</w:t>
-[...107 lines deleted...]
-0,078</w:t>
+Дзержинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Штыма В.И. және К" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25373,159 +25439,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Целинный</w:t>
-[...107 lines deleted...]
-0,962</w:t>
+Дзержинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ерназ-Агро СК" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25548,159 +25614,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акжан</w:t>
-[...107 lines deleted...]
-0</w:t>
+Мичурин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мичуринский" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25723,51 +25789,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хмельницкий</w:t>
+Целинный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25795,310 +25861,262 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-426</w:t>
-[...35 lines deleted...]
-0,011</w:t>
+1497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,962</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...211 lines deleted...]
-0,1084</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акжан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Райт-А.А." жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26121,334 +26139,382 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақтүйесай</w:t>
-[...107 lines deleted...]
-1,488</w:t>
+Хмельницкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сағат-СК" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0,324</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәлиханов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангельды-Каратерек автожолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26507,123 +26573,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Кзылту-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,4</w:t>
+"Жолдасбай-Агро" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,488</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26682,123 +26748,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Искаков және К" қарапайым серіктестігі</w:t>
-[...71 lines deleted...]
-1,568</w:t>
+"Ибрагим-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26857,123 +26923,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ибрагимов және К" фермерлік шаруашылығы</w:t>
-[...71 lines deleted...]
-1,569</w:t>
+"Кзылту-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27032,123 +27098,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Кзылту Астык" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,064</w:t>
+"Искаков және К" қарапайым серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27207,123 +27273,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Егемендік-2017" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,3944</w:t>
+"Ибрагимов және К" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+590</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27382,123 +27448,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Болашак-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
-[...71 lines deleted...]
-0,1564</w:t>
+"Кзылту Астык" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,064</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27521,159 +27587,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бидайық</w:t>
-[...107 lines deleted...]
-0,032</w:t>
+Ақтүйесай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Егемендік-2017" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27696,159 +27762,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бидайық</w:t>
-[...107 lines deleted...]
-0,21</w:t>
+Ақтүйесай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Болашак-Агро" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1564</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27871,159 +27937,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көктерек</w:t>
-[...107 lines deleted...]
-2,6885</w:t>
+Бидайық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Айдана" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,032</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28046,159 +28112,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көктерек</w:t>
-[...107 lines deleted...]
-0,2906</w:t>
+Бидайық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кадр" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28221,159 +28287,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тельжан</w:t>
-[...107 lines deleted...]
-0,2</w:t>
+Көктерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АФ Кзылту-Нан" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,7625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28396,159 +28462,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тельжан</w:t>
-[...107 lines deleted...]
-0,0372</w:t>
+Көктерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жолдасбай-Агро" фермерлік шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28571,159 +28637,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тельжан</w:t>
-[...107 lines deleted...]
-0,0744</w:t>
+Көктерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Unite-Инвест" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+683</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2906</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28746,159 +28812,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақбұлақ</w:t>
-[...107 lines deleted...]
-0,0709</w:t>
+Тельжан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ас Агро Эксперт" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28921,159 +28987,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақбұлақ</w:t>
-[...107 lines deleted...]
-0,6754</w:t>
+Тельжан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кишкенекол - Телжан автожолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29096,159 +29162,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақбұлақ</w:t>
-[...107 lines deleted...]
-1,0014</w:t>
+Тельжан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кзылту Астык" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0744</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29307,123 +29373,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Сағындықов" шаруа қожалығы</w:t>
-[...71 lines deleted...]
-0,031</w:t>
+"Unite-Инвест" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+817</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0709</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29446,159 +29512,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаратерек</w:t>
-[...107 lines deleted...]
-0,0015</w:t>
+Ақбұлақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"АФ Кзылту-Нан" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,6768</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29621,383 +29687,334 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаратерек</w:t>
-[...107 lines deleted...]
-0,9415</w:t>
+Ақбұлақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сағындықов" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+824</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...212 lines deleted...]
-3,03</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автожол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30020,288 +30037,383 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Афанасьев</w:t>
-[...84 lines deleted...]
-0,02</w:t>
+Қаратерек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Aksay Kz" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шал ақын</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Афанасьев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...78 lines deleted...]
-0,02</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Asyl Farms" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30373,87 +30485,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-220</w:t>
-[...35 lines deleted...]
-0,25</w:t>
+98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30476,159 +30588,136 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Юбилейный</w:t>
-[...107 lines deleted...]
-1</w:t>
+Афанасьев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30651,159 +30740,136 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Городецк</w:t>
-[...107 lines deleted...]
-0,3</w:t>
+Афанасьев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30826,159 +30892,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Городецк</w:t>
-[...107 lines deleted...]
-0,701</w:t>
+Юбилейный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Светлана" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -31001,159 +31067,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Городецк</w:t>
-[...107 lines deleted...]
-0,75</w:t>
+Юбилейный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шал акын АГРО-2020" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -31176,51 +31242,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сухорабов</w:t>
+Городецк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31248,87 +31314,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-475</w:t>
-[...35 lines deleted...]
-0,07</w:t>
+303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -31351,159 +31417,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сухорабов</w:t>
-[...107 lines deleted...]
-0,15</w:t>
+Городецк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Пармен Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -31526,170 +31592,695 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Семипол</w:t>
-[...107 lines deleted...]
-0,35</w:t>
+Городецк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шубарат" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,808</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сухорабов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Asyl Farms" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сухорабов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алмас Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семипол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дюсеке Жер" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31712,87 +32303,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-141611,62</w:t>
-[...35 lines deleted...]
-207,6845</w:t>
+142409,62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+208,2583</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -31824,55 +32415,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>