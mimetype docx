--- v1 (2026-01-11)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d20ca51" w14:textId="d20ca51">
+    <w:p w14:paraId="acd82af" w14:textId="acd82af">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2786,751 +2786,777 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) жауапкершілігі шектеулі серіктестіктер қатысушыларының жалпы жиналысына жауапкершілігі шектеулі серіктестіктің директорлар кеңесіне (байқау кеңесіне) тағайындау үшін кандидатура ұсыну және жергілікті атқарушы органдарымен бірге жалғыз қатысушысы болып табылатын жауапкершілігі шектеулі серіктестіктердің директорлар кеңесінің (байқау кеңестерінің) құрамын қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>67-1) Алматы қаласының коммуналдық меншік объектілерін реконструкциялау және жөндеу бойынша тапсырыс беруші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       68) Қазақстан Республикасының заңнамасына сәйкес Алматы қаласы әкімдігінің Басқармаға жүктелген өзге де қызметтерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармаққа толықтырулар енгізілді – Алматы қаласы әкімдігінің 16.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 4/704</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді – Алматы қаласы әкімдігінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2/321</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Басқарманың бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Басқармамен басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
-[...15 lines deleted...]
-      15. Басқармамен басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымынан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
-[...15 lines deleted...]
-      16. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымынан босатылады.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
-[...15 lines deleted...]
-      17. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын орынбасарлары болады.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының өкілеттігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
-[...15 lines deleted...]
-      18. Басқарманың бірінші басшысының өкілеттігі:</w:t>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
-[...15 lines deleted...]
-      1) Басқарманың атынан сенімхатсыз әрекет етеді;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарда, өзге де ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
-[...15 lines deleted...]
-      2) мемлекеттік органдарда, өзге де ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шарттар жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
-[...15 lines deleted...]
-      3) шарттар жасайды;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
-[...15 lines deleted...]
-      4) сенімхаттар береді;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) іссапарлар, тағылымдамалар, қызметкерлердің қазақстандық және шетелдік оқу орталықтарында оқуы және басқа да қызметкерлердің біліктілігін жоғарылатуы бойынша Басқарманың тәртібі мен жоспарларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
-[...15 lines deleted...]
-      5) іссапарлар, тағылымдамалар, қызметкерлердің қазақстандық және шетелдік оқу орталықтарында оқуы және басқа да қызметкерлердің біліктілігін жоғарылатуы бойынша Басқарманың тәртібі мен жоспарларын бекітеді;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) банк шоттарын ашады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
-[...15 lines deleted...]
-      6) банк шоттарын ашады;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Басқарманың қызметкерлерінің міндеттерін анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
-[...15 lines deleted...]
-      7) Басқарманың қызметкерлерінің міндеттерін анықтайды;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Басқармада сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды және аталған шараларды қабылдауы үшін жеке жауапкершілікте болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
-[...15 lines deleted...]
-      8) Басқармада сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды және аталған шараларды қабылдауы үшін жеке жауапкершілікте болады;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Басқарманың қызметкерлерін заңнамаға сәйкес қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
-[...15 lines deleted...]
-      9) Басқарманың қызметкерлерін заңнамаға сәйкес қызметке тағайындайды және қызметтен босатады;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Басқарманың қызметкерлеріне Қазақстан Республикасының заңнамасымен белгіленген тәртіпте марапаттау шараларын қолданады және тәртіптік жазалар тағайындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
-[...15 lines deleted...]
-      10) Басқарманың қызметкерлеріне Қазақстан Республикасының заңнамасымен белгіленген тәртіпте марапаттау шараларын қолданады және тәртіптік жазалар тағайындайды;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) өзінің құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
-[...15 lines deleted...]
-      11) өзінің құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Басқарманың құрылымын және Басқарманың бөлімдері туралы ережені бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
-[...15 lines deleted...]
-      12) Басқарманың құрылымын және Басқарманың бөлімдері туралы ережені бекітеді;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Басқарманы мемлекеттік органдарда, өзге де ұйымдарда таныстырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
-[...15 lines deleted...]
-      13) Басқарманы мемлекеттік органдарда, өзге де ұйымдарда таныстырады;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
-[...15 lines deleted...]
-      14) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
-[...15 lines deleted...]
-      Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
-[...15 lines deleted...]
-      19. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Басқарманың мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басқарма заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың мүлкі, оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармада бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Басқарманың мүлкі</w:t>
-[...79 lines deleted...]
-      23. Егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5. Басқарманы қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5. Басқарманы қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру, тарату және жою Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады, Алматы қаласы әкімдігінің қаулысымен, сот шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
-[...15 lines deleted...]
-      24. Басқарманы қайта ұйымдастыру, тарату және жою Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады, Алматы қаласы әкімдігінің қаулысымен, сот шешімімен.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
-[...15 lines deleted...]
-      Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Алматы қаласы әкімдігінің шаруашылық жүргізу құқығындағы "Алматы тазалық" коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
-[...15 lines deleted...]
-      1) Алматы қаласы әкімдігінің шаруашылық жүргізу құқығындағы "Алматы тазалық" коммуналдық мемлекеттік кәсіпорны;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Алматы тұрғын үй" жауапкершілігі шектеулі серіктестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
-[...15 lines deleted...]
-      2) "Алматы тұрғын үй" жауапкершілігі шектеулі серіктестігі;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Салттық қызметтер көрсетудің арнаулы комбинаты" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3596,262 +3622,262 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы __________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ___ қаулысына 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:bookmarkStart w:name="z159" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алматы қаласы әкімдігінің күші жойылған қаулыларының тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Алматы қаласы Коммуналдық инфрақұрылымды дамыту басқармасы" коммуналдық мемлекеттік мекемесі туралы ережені бекіту туралы" 2022 жылғы 1 маусымдағы №2/245;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z160" w:id="149"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Алматы қаласы әкімдігінің кейбір қаулыларына өзгерістер мен толықтырулар енгізу туралы" 2024 жылғы 26 сәуірдегі №2/279 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Алматы қаласы әкімдігінің кейбір қаулыларына өзгерістер мен толықтырулар енгізу туралы" 2024 жылғы 14 маусымдағы №2/345 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Алматы қаласы әкімдігінің "Алматы қаласы Коммуналдық инфрақұрылымды дамыту басқармасы" коммуналдық мемлекеттік мекемесі туралы ережені бекіту туралы" 2022 жылғы 1 маусымдағы №2/245 қаулысына өзгерістер енгізу туралы" 2025 жылғы 1 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/471</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>