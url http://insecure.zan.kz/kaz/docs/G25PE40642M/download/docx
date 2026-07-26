--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="85d2177" w14:textId="85d2177">
+    <w:p w14:paraId="e003691" w14:textId="e003691">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Сәтбаев ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Баянауыл аудандық мәслихатының 2025 жылғы 19 желтоқсандағы № 406/42 шешімі</w:t>
+        <w:t>Павлодар облысы Баянауыл аудандық мәслихатының 2025 жылғы 19 желтоқсандағы № 406/42 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -227,293 +227,313 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес, Баянауыл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
+        <w:t>
+      1. 2026-2028 жылдарға арналған Сәтбаев ауылдық округінің бюджеті тиісінше 1, 2, 3 – қосымшаларға сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 68 387,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 7600,0 мың теңге;</w:t>
+      салықтық түсімдер – 7 600,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – нөлге тең;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – нөлге тең;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер - нөлге тең;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 60 787,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 68 387,0 мың теңге;</w:t>
+      2) шығындар – 70187,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – нөлге тең;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – нөлге тең;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – нөлге тең;</w:t>
+      5) бюджет тапшылығы (профициті) – - 1800,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – нөлге тең.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1800,0 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Баянауыл аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 445/48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -708,266 +728,323 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Баянауыл аудандық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәслихатының</w:t>
+              <w:t xml:space="preserve">мәслихатының 2025 жылғы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 19 желтоқсандағы</w:t>
+              <w:t>19 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 406/42 шешіміне 1-қосымша </w:t>
+              <w:t xml:space="preserve">№ 406/42 шешіміне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026 жылға арналған Сәтбаев ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2026 жылға арналған Сәтбаев ауылдық округінің бюджеті (өзгерістермен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Баянауыл аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 445/48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Санаты</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Сомасы (мыңтеңге)</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы (мыңтеңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Сыныбы</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -978,97 +1055,97 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Кіші сыныбы</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кішісыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1091,96 +1168,96 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Атауы</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -1362,198 +1439,196 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 1. Кірістер</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 68 387,0</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68387,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1686,51 +1761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 600,0</w:t>
+7600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1827,87 +1902,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыс салығы </w:t>
+Табыссалығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 724,0</w:t>
+2724,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2004,87 +2079,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке табыс салығы</w:t>
+Жеке табыссалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 724,0</w:t>
+2724,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2181,51 +2256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншiкке салынатын салықтар</w:t>
+Меншiккесалынатынсалықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2358,51 +2433,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлiкке салынатын салықтар </w:t>
+Мүлiккесалынатынсалықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2712,87 +2787,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлiк құралы салығы</w:t>
+Көлiкқұралдарынасалынатынсалық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 006,0</w:t>
+4006,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2812,164 +2887,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар </w:t>
+Бірыңғайжерсалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-800,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2989,128 +3064,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+Тауарларға, жұмыстарғажәне көрсетілетін қызметтергесалынатынiшкiсалықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3134,61 +3209,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3202,169 +3273,173 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық емес түсiмдер</w:t>
+Табиғижәнебасқа да ресурстардыпайдаланғаныүшiнтүсетiнтүсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3420,128 +3495,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі капиталды сатудан түсетін түсімдер</w:t>
+Салықтықеместүсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3597,161 +3672,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттердің түсімдері</w:t>
+Негізгікапиталдысатудантүсетінтүсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 787,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3774,87 +3849,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 787,0</w:t>
+60787,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3874,164 +3949,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiкбасқарудыңжоғарытұрғаноргандарынантүсетiнтрансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60787,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандардың (облыстықмаңызы бар қаланың) бюджетінен трансферттер</w:t>
+Аудандардың (облыстықмаңызы бар қаланың) бюджетінентрансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 787,0</w:t>
+60787,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4061,600 +4313,592 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Функционалдық топ</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Кіші функция</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...45 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Бюджеттік бағдарламалардың әкімшісі</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттікбағдарламалардыңәкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...79 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Бағдарлама</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> Сомасы</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4703,62 +4947,64 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> (мыңтеңге)</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мыңтеңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4963,232 +5209,228 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...180 lines deleted...]
-              <w:t xml:space="preserve"> 68 387,0</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70187,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5317,87 +5559,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
-[...35 lines deleted...]
-48 302,0</w:t>
+Жалпысипаттағымемлекеттiкқызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50102,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5526,87 +5768,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жалпыфункцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
-[...35 lines deleted...]
-48 302,0</w:t>
+Мемлекеттiкбасқарудыңжалпыфункцияларынорындайтынөкiлдi, атқарушыжәнебасқаоргандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50102,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5735,87 +5977,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
-[...35 lines deleted...]
-48 302,0</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50102,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5944,505 +6186,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
-[...35 lines deleted...]
-48 302,0</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімініңқызметінқамтамасызетужөніндегіқызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49916,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-17 296,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+186,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-17 296,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғынүй-коммуналдықшаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17296,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6462,196 +6704,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-17 296,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендердікөркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17296,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6703,164 +6945,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-13 256,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17296,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6953,123 +7195,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-3644,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдімекендердегікөшелердіжарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13256,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7162,505 +7404,505 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-396,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдімекендердіңсанитариясынқамтамасызету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3644,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-114,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдімекендердіабаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+396,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Спорт</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм жәнеақпараттықкеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7716,160 +7958,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7957,128 +8199,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Жергілікті деңгейде дене шынықтыру-сауықтыру және спорттықіс-шараларды өткізу</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8102,437 +8344,437 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-2 675,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергіліктідеңгейдеденешынықтыру-сауықтыружәнеспорттықіс-шаралардыөткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-2 675,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 675,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8552,196 +8794,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-2 675,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 675,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8793,164 +9035,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-2 675,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 675,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9034,128 +9276,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандықмаңызы бар қалаларда, ауылдарда, кенттерде, ауылдықокругтерде автомобиль жолдарыныңжұмысістеуінқамтамасызету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 675,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9280,51 +9526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Қаржы активтері мен операциялар бойынша сальдо</w:t>
+3. Таза бюджеттіккредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9485,51 +9731,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Бюджет тапшылығы (профициті)</w:t>
+4. Қаржыактивтеріменоперацияларбойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9690,92 +9936,318 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0</w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Бюджет тапшылығынқаржыландыру (профицитінпайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28030,55 +28502,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28404,31 +28876,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>