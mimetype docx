--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc0cd1d" w14:textId="cc0cd1d">
+    <w:p w14:paraId="00e7a73" w14:textId="00e7a73">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Қаратомар ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Баянауыл аудандық мәслихатының 2025 жылғы 19 желтоқсандағы № 402/42 шешімі</w:t>
+        <w:t>Павлодар облысы Баянауыл аудандық мәслихатының 2025 жылғы 19 желтоқсандағы № 402/42 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -227,293 +227,313 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес Баянауыл аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
+        <w:t>
+      1. 2026-2028 жылдарға арналған Қаратомар ауылдық округінің бюджеті тиісінше 1, 2, 3 - қосымшаларға сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 55397,0 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 3446,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер – нөлге тең;</w:t>
+      салықтық емес түсімдер – нөлге теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер-нөлге тең;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – нөлге теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі – 51951,0мың теңге;</w:t>
+      трансферттер түсімі – 51951,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 55397,0 мың теңге;</w:t>
+      2) шығындар – 56549,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – нөлге тең;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – нөлге тең;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – нөлге тең;</w:t>
+      5) бюджет тапшылығы (профициті) – - 1152,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – нөлге тең";</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1152,0 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Баянауыл аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 443/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -734,83 +754,123 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы "19" желтоқсан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 402/42</w:t>
+              <w:t xml:space="preserve">№ 402/42 шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шешіміне 1-қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026 жылға арналған Қаратомар ауылдық округінің бюджеті</w:t>
+        <w:t xml:space="preserve"> 2026 жылға арналған Қаратомар ауылдық округінің бюджеті (өзгерістермен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Баянауыл аудандық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 443/48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -2550,51 +2610,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер салығы</w:t>
+Жер салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2726,52 +2786,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Заңды тұлғалардан көлiк құралдарына салынатын салық </w:t>
+              <w:t>
+Заңды тұлғалардан көлңк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3081,51 +3141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар </w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3689,51 +3749,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5326,51 +5386,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55397,0</w:t>
+56549,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5535,51 +5595,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43136,0</w:t>
+44188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5744,51 +5804,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43136,0</w:t>
+44188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5953,51 +6013,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43136,0</w:t>
+44188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6162,433 +6222,433 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43136,0</w:t>
+44083,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-10366,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+105,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Елді - мекендерді көркейту</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6644,160 +6704,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6885,164 +6945,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-6326,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10366,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7135,123 +7195,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-3644,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6326,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7344,541 +7404,541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-396,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3644,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-114,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+396,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-114,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+214,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7898,196 +7958,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-114,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+214,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8139,546 +8199,546 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-114,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+214,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1781,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде денешынықтыру-сауықтыружәне спорттық іс-шараларды өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+214,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Автомобиль көлiгi</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8734,160 +8794,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8975,128 +9035,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмысі стеуін қамтамасыз ету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9216,128 +9276,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1781,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9462,51 +9526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Қаржы активтері мен операциялар бойынша сальдо</w:t>
+3. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9667,51 +9731,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Бюджет тапшылығы (профициті)</w:t>
+4. Қаржы активтері мен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9872,92 +9936,318 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
-[...35 lines deleted...]
-0</w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 1152,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1152,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28222,55 +28512,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>