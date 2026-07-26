--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="204a2b5" w14:textId="204a2b5">
+    <w:p w14:paraId="f0cb0dc" w14:textId="f0cb0dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы әкімдігінің 2025 жылғы 6 наурыздағы № 73/1 қаулысы</w:t>
+        <w:t>Павлодар облысы әкімдігінің 2025 жылғы 6 наурыздағы № 73/1 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 40-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -614,2094 +614,2481 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Павлодар облысының индустриялық-инновациялық даму</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы әкімдігінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 113/1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі Павлодар облысының әкімдігі индустриялық-инновациялық даму саласындағы функцияларды жүзеге асыруға уәкілеттік берген, облыстық бюджеттен қаржыландырылатын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мемлекеттік тілде атауы жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамамен белгіленген тәртіпте "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында қарастырылған басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы Павлодар облысы, 140000, Павлодар қаласы, Астана көшесі, 61-ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің жұмыс тәртібі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүйсенбі – жұма сағат 9.00-ден 18.30-ге дейін, түскі үзіліс сағат 13.00-ден 14.30-ге дейін, демалыс күндері: сенбі – жексенбі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік органның толық атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тілде – "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тілінде – государственное учреждение "Управление индустриально-инновационного развития Павлодарской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекет Павлодар облысының әкімдігі тұлғасында "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің құрылтайшысы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Осы Ереже "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесіне заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...374 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+        <w:t xml:space="preserve"> 2-тарау. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің мақсаты, қызметінің мәні, міндеттері мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің мақсаты облыстың өнеркәсіптік және индустриялық-инновациялық әлеуетін тиімді дамытуға бағытталған мемлекеттік саясатты жүргізу болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі қызметінің мәні облыстың индустриялық-инновациялық даму және инвестициялар тарту мәселелерінде мемлекеттік саясатты облыстық деңгейде жүзеге асыру болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Міндеттері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өңірдің өнеркәсіптік саясатының негізгі басымдықтары мен бағыттарын қалыптастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) инвестициялар тарту, Павлодар облысының қолайлы инвестициялық имиджін жылжыту; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өңір кәсіпорындарына инвестициялық жобаларды іске асыруға жәрдем көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өңдеуші өнеркәсіп және тау-кен секторы саласында кәсіпорындардың ғылыми-техникалық қызметін дамыту үшін жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесіне жүктелген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс әкімдігі мен әкімінің қарауына "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің құзыретіне жататын мәселелер бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесіне жүктелген міндеттер мен функцияларды орындаумен байланысты мәселелер бойынша ақпаратты мемлекеттік органдармен, ұйымдармен, кәсіпорындармен, лауазымды тұлғалармен және азаматтармен келісім бойынша белгіленген тәртіпте сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      басшыларының келісімі бойынша жергілікті бюджеттерден қаржыландырылатын басқа да атқарушы органдардың мамандарын жұмысқа тарту; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде шарттар, келісімдер жасау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Ережеде белгіленген өз құзыреті шегінде барлық сот органдарында, мемлекеттік органдарда, мекемелерде, кәсіпорындарда және өзге де ұйымдарда облыс әкімінің, әкімдігінің мүдделерін білдіру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдарда, сотта "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің мүддесін білдіру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) облыс аумағында индустриялық-инновациялық даму мәселелері бойынша мемлекеттік және мемлекеттік емес құрылымдардың қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруына рұқсаттар беру" мемлекеттік қызметін көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өңірдің өнеркәсіп саясатын қалыптастыруға және іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өнеркәсіптік-инновациялық инфрақұрылым элементтеріне, өнеркәсіптік-инновациялық қызметті мемлекеттік ынталандыруға қатысатын өнеркәсіптік-инновациялық жүйе субъектілеріне әдістемелік, консультациялық, тәжірибелік және өзге де көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) елішілік құндылық мониторингіне тауарларын, жұмыстарын және көрсетілетін қызметтерін сатып алу жататын ұйымдардың тізбесіне сәйкес ұйымдардың сатып алуларындағы елішілік құндылық бойынша ақпаратты жинау мен талдауды жүзеге асыру және оны өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті органға өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті орган белгілеген нысанда және мерзімде ұсыну;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өнеркәсіптік мемлекеттік ынталандыру саласындағы уәкілетті органға өнеркәсіптік мемлекеттік ынталандыру шараларын іске асыру туралы ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) құзыреті шегінде Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесінің құжаттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өнеркәсіптік саясат жөніндегі ведомствоаралық комиссияның отырыстарында өңірді индустриялық дамыту туралы ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өнеркәсіптік мемлекеттік ынталандыру шараларын көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) бірыңғай индустрияландыру картасы шеңберінде өнеркәсіптік-инновациялық жобалардың іске асырылуын үйлестіру және өнеркәсіптік мемлекеттік ынталандыру саласындағы уәкілетті органға тоқсан сайын ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) өңірде ғылымды дамытудың басым бағыттарын айқындау және өңірде іске асырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қаржыландыруды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ғылым және ғылыми-техникалық қызмет саласындағы мемлекеттік саясатты іске асыру және ұсыныстар әзірлеуге қатысу, өңірде қолданбалы ғылыми зерттеулер жүргізу жөніндегі жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) облыс аумағында ғылыми және (немесе) ғылыми-техникалық қызметті коммерцияландыру саласында мемлекеттік саясатты жүргізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларын қаржыландыру үшін жеке кәсіпкерлік субъектілерінің гранттары мен инвестицияларын тарту бойынша жәрдем көрсету, оларды қоса қаржыландыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) өнім шығаруды және (немесе) жаңа технологияларды енгізуді жүзеге асыратын бірлескен өндірістер құру мақсатында жеке кәсіпкерлік субъектілерінің, квазимемлекеттік сектордың ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерімен өзара іс-қимылын қамтамасыз ету жөніндегі шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жеке кәсіпкерлік субъектілерінің (оның ішінде шетелдік), квазимемлекеттік сектордың ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерімен өзара іс-қимылын қамтамасыз ету үшін ғылым жөніндегі кеңес құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) қызметі ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру (практикалық қолдану) болып табылатын заңды тұлғаларды, оның ішінде стартап-компанияларды құруға және (немесе) жарғылық капиталына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруға жәрдемдесу бағдарламаларын іске асыру мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) уәкілетті органмен және салалық уәкілетті органдармен бірлесіп ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруды әдістемелік қамтамасыз етуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ғылымды дамытудың басым бағыттары бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жергілікті атқарушы органның мемлекеттік тапсырысы шеңберінде қолданбалы ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды әзірлеуді ұйымдастыру және оларды іске асыруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) құзыреті шегінде арнайы экономикалық және индустриялық аймақтардың жұмыс істеуі саласындағы мемлекеттік саясатты іске асыру; </w:t>
-[...362 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+      22) жергілікті атқарушы органның мемлекеттік тапсырысы шеңберінде орындалған қолданбалы ғылыми, ғылыми-техникалық жобалар мен бағдарламалар бойынша есептерді бекіту; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ұлттық және аумақтық кластерлерді дамытуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Павлодар облысының инвестициялық ахуалына талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) құзыреті шегінде арнайы экономикалық және индустриялық аймақтардың жұмыс істеуі саласындағы мемлекеттік саясатты іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) уәкілетті органмен келісім бойынша республикалық маңызы бар индустриялық аймақты құру, жұмыс істеу мерзімін ұзарту немесе тарату туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) өңірлік маңызы бар индустриялық аймақты құру, жұмыс істеу мерзімін ұзарту немесе тарату туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жекешелік индустриялық аймақтарды құру тұжырымдамасын келістіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) ерекше индустриялық аймақ мәртебесін бере отырып, ерекше индустриялық аймақтар құру тұжырымдамасын келістіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) ерекше индустриялық аймақ мәртебесінен айыру туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) республикалық немесе өңірлік маңызы бар индустриялық аймақтың үлгілік ережесі негізінде республикалық немесе өңірлік маңызы бар индустриялық аймақ туралы ережені бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) индустриялық аймақты құру тұжырымдамасын қоса алғанда, индустриялық аймақты құру жобаларын сараптау, сондай-ақ құрылатын индустриялық аймақ үшін инфрақұрылым салу кезінде жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) индустриялық аймақтарды дамыту жоспарларының жобаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) индустриялық аймақтардың басқарушы компанияларын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) арнайы экономикалық және индустриялық аймақтарға әлеуетті қатысушыларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) арнайы экономикалық немесе индустриялық аймақтың басқарушы компаниясымен өңірлік маңызы бар индустриялық аймақтың басқарушы компаниясының функцияларын тиісінше орындау жөніндегі шартты жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) құрылуына мемлекеттік емес заңды тұлға қатысатын арнайы экономикалық аймақтың басқарушы компаниясымен уәкілетті органмен келісу бойынша арнайы экономикалық аймақтың басқарушы компаниясының функцияларын тиісінше орындауы жөніндегі шартты жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) құрылуына мемлекеттік емес заңды тұлға қатысатын республикалық маңызы бар индустриялық аймақтың басқарушы компаниясымен уәкілетті органмен келісу бойынша республикалық маңызы бар индустриялық аймақтың басқарушы компаниясының функцияларын тиісінше орындауы жөніндегі шартты жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) арнайы экономикалық немесе индустриялық аймақтар қатысушыларының қызметті жүзеге асыру туралы шарттардың талаптарын, бейінді емес қызмет түрлерін жүзеге асыратын тұлғалардың бейінді емес қызметті жүзеге асыру туралы шарттардың талаптарын орындауына мониторингті жүзеге асыру, сондай-ақ мониторингтің деректерін талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) акционерлік қоғамдар акцияларының мемлекеттік топтамасын және жауапкершілігі шектеулі серіктестіктерге қатысу үлестерін иелену және пайдалану құқықтарын, облыс әкімдігі мен әкімінің актілерінде, өзге де нормативтік құқықтық актілерде қарастырылған жағдайда, мемлекеттік заңды тұлғалардың құқық субъектісінің өкілеттіктерін жүзеге асыру, соның ішінде тиісті саланың уәкілетті органдарының құзыретіне сәйкес оларға қатысты шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыреті шегінде мемлекеттік-жекешелік әріптестік саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі қызметкерлерінің мемлекеттік қызметті өтуімен байланысты мәселелерін іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) тауарларды, жұмыстарды және қызметтерді мемлекеттік сатып алуды өткізу үдерісінде тапсырыс беруші мен ұйымдастырушының функцияларын жүзеге асыру, осы мақсаттарға бөлінген қаражаттарды мақсатты және тиімді жұмсауға бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің құзыреті шегінде әкімнің, әкімдіктің нормативтік құқықтық актілерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) Қазақстан Республикасының заңнамасына сәйкес жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жергілікті мемлекеттік басқару мүддесінде жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. "Павлодар облысының индустриялық-инновациялық даму басқармасы"</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 3-тарау. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесіне басшылықты бірінші басшы жүзеге асырады, ол "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің бірінші басшысын Қазақстан Республикасының заңнамасына сәйкес облыс әкімі лауазымға тағайындайды және лауазымнан босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің жұмысын ұйымдастырады, оның қызметіне басшылықты жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз орынбасарының, сондай-ақ "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің құрылымдық бөлімшелері қызметкерлерінің функциялары мен өкілеттіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасымен белгіленген тәртіпте "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің қызметкерлерін көтермелеуді, материалдық көмек көрсетуді, оларға тәртіптік жазалар қолдануды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құзыретіне жататын мәселелер бойынша "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің барлық қызметкерлері орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің құрылымдық бөлімшелері туралы ережелерді және қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасына сәйкес меншiк нысанына қарамастан барлық мемлекеттiк органдарда және өзге де ұйымдарда "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі құрылымын әзірлеуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) орынбасары мен құрылымдық бөлімшелер басшыларының, сондай-ақ ведомстволық бағынысты ұйым басшысының қатысуымен "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің кеңестерін өткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің перспективалық және ағымдағы жұмыс жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша шаралар қабылдайды және ол үшін дербес жауапты береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің бірінші басшысы болмаған кезеңде, оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі мен коммуналдық мүлікті басқару жөніндегі уәкілетті орган (жергілікті атқарушы орган) арасындағы өзара қарым-қатынастар Қазақстан Республикасының қолданыстағы заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі мен тиісті саланың уәкілетті органы (жергілікті атқарушы орган) арасындағы өзара қарым-қатынастар Қазақстан Республикасының қолданыстағы заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің әкімшілігі мен оның еңбек ұжымы арасындағы өзара қарым-қатынастар Қазақстан Республикасының Еңбек кодексіне, Қазақстан Республикасының "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңына және ұжымдық шартқа сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>мемлекеттік мекемесінің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
-[...345 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+        <w:t xml:space="preserve"> 4-тарау. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесіне бекітілген мүлік облыстық коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Егер заңнамада өзгеше көзделмесе, "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. "Павлодар облысының индустриялық-инновациялық</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 5-тарау. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесін қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>даму басқармасы" мемлекеттік мекемесінің мүлкі</w:t>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+        <w:t xml:space="preserve"> "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің қарамағындағы ұйымдар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. "Павлодар облысының индустриялық-инновациялық даму басқармасы" мемлекеттік мекемесінің қарамағында келесі ұйым бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Павлодар" арнайы экономикалық аймағының басқарушы компаниясы" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...92 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>