--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="36f7d98" w14:textId="36f7d98">
+    <w:p w14:paraId="dfc318f" w14:textId="dfc318f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Азаматтық қорғау органдары қызметкерлерінің нысанды киімінің сипаттамасын, айырым белгілерін, сондай-ақ оны киіп жүру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 4 шiлдедегi № 266 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 4 шiлдедегi № 266 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Төтенше жағдайлар министрлігінің мәселелері" Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8025,54 +8025,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) күнделікті – күнделікті қызмет атқару кезінде, қызметтік кеңестер мен жиналыстарда, ведомствоаралық жұмыс отырыстарында, қызметтік мәселелер бойынша бұқаралық ақпарат құралдарында сөз сөйлеу кезінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
     <w:bookmarkStart w:name="z386" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) арнаулы – төтенше жағдайларды жою бойынша іс-шараларды жүргізу кезінде, оқу-жаттығуларда, жауынгерлік және жедел кезекшілікте, оқу орталықтарындағы сабақтарда, жауынгерлік техникамен сабақтарда, арнайы міндеттерді орындау кезінде, сондай-ақ Қазақстан Республикасы Төтенше жағдайлар министрінің (бұдан әрі - Министр) немесе облыстардың, республикалық маңызы бар қалалар мен астананың аумақтық органдары басшыларының нұсқауы бойынша күнделікті қызмет кезінде киеді.</w:t>
+      3) арнаулы – төтенше жағдайларды жою бойынша іс-шараларды жүргізу кезінде, оқу-жаттығуларда, жауынгерлік және жедел кезекшілікте, оқу орталықтарындағы сабақтарда, жауынгерлік техникамен сабақтарда, арнайы міндеттерді орындау кезінде, сондай-ақ Қазақстан Республикасы Төтенше жағдайлар министрінің (бұдан әрі - Министр) немесе астананың, облыстардың, республикалық маңызы бар қалалар аумақтық органдары басшыларының нұсқауы бойынша күнделікті қызмет кезінде киеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді – ҚР Төтенше жағдайлар министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z387" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Арнайы нысанды киімді қатардағы және кіші басшы құрамның қызметкерлері, сондай-ақ курсанттар күнделікті қызмет атқару кезінде киеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
     <w:bookmarkStart w:name="z388" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10173,750 +10235,830 @@
         <w:t>
       71. Салтанатты (мундир (саптан тыс мундирді қоспағанда) және салтанатты китель) және арнайы нысанды киім кезінде орден ленталары мен медаль ленталары планкаларда тағылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
     <w:bookmarkStart w:name="z494" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Қазақстан Республикасының ордендері мен медальдары кеуденің сол жағына тағылады және мынадай тәртіппен орналастырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z495" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ордендер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-[...200 lines deleted...]
-    <w:bookmarkStart w:name="z506" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Отан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Барыс";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Даңқ";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "AL-FARABI";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "QOJA AHMET YASAUI";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Тұңғыш Президентi – Елбасы Нұрсұлтан Назарбаев";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мейірім";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Айбын";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Парасат";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Достық";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ел бірлігі";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Құрмет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еңбек Даңқы".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орден белгісін иық таспасына тағу кезінде ол оң иықтан өтеді. Бұл орденнің жұлдызы кеуденің сол жағында, ордендердің сол жағында орналасқан. Ордендер мен медальдардың орнына марапатталған адамдар белгіленген үлгідегі наградалар нышандарын тағуы мүмкін;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) медальдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z512" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ерлігі үшін";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жауынгерлiк ерлігі үшін";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ерен еңбегі үшін";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Шапағат".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 72-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Кеуденің сол жағына екі және одан да көп ордендер тағылған, сондай-ақ медальдар көрсетілген ордендермен бірге тағылған кезде олардың қалыптары белгіленген тәртіппен оңнан солға қарай қатарға біріктіріледі. Бір атаудағы ордендер мен медальдар марапаттау уақыты тәртібімен қатар орналастырылады. Бір қатарға сыймайтын (5-тен аспайтын) ордендер мен медальдар бірінші қатардан төмен орналасқан екінші және кейінгі қатарларға көшіріледі және оларда да белгіленген кезектілікте оңнан солға орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z513" w:id="507"/>
+    <w:bookmarkStart w:name="z513" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Ордендер мен медальдарды кеуденің сол жағына орналастыру бірінші қатардағы жалпы жолақтың (қалыптың) жоғарғы шеті мундирлерде (кительдерде) лапель бұрышының деңгейінен 70 мм төмен орналасатындай етіп тағылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z514" w:id="508"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z514" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Екінші қатардағы ордендер мен медальдардың жалпы тақтайшасы бірінші қатардағы ордендер мен медальдардың тақтайшасының астына түсуі тиіс, үшінші және одан кейінгі қатарлар ұқсас тәртіппен орналастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z515" w:id="509"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z515" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75. "Өртте көрсеткен қайсарлығы үшін" (Өрттегі батылдығы үшін), "Мінсіз қызметі үшін" (Мінсіз қызметі үшін) I, ІІ, III дәрежелі, "Суға батқандарды құтқарғаны үшін" (Суға батқандарды құтқарғаны үшін), "Төтенше жағдайлардың алдын алуда және жоюда үздік шыққаны үшін" (Төтенше жағдайлардың алдын алу мен жоюдағы үздік шыққаны үшін) ордендер мен медальдардан төмен, ал ордендер мен медальдар болмаған кезде – олардың орнына тағылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z516" w:id="510"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z516" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерді әртүрлі ведомстволардың медальдарымен марапаттау кезінде олар ТЖМ медальдарынан кейін маңыздылық дәрежесі бойынша оңнан солға қарай тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z517" w:id="511"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z517" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Қазақстан Республикасының ордендерін кеуденің сол жағына орналастыру ордендер қалыптарының жоғарғы жиегі немесе бірінші қатардағы ордендер жұлдыздарының жоғарғы ұштары кеуденің сол жағына орналастырылатын ордендер мен медальдардың бірінші қатарындағы қалыптарға (жалпы жолаққа) белгіленген деңгейде орналастырылатындай етіп тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z518" w:id="512"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z518" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрынғы КСРО, ТМД және өзге де шет мемлекеттер ордендерінің ордендері мен медальдары, ленталары Қазақстан Республикасының ордендері мен медальдарынан кейін тағылады. Ленталарға бекітілген ордендер мен медальдар кеуденің сол жағына, ал ленталар мен қалыптарсыз кеуденің оң жағына орналастырылады. Бұрынғы КСРО-ның ордендері мен медальдарын кеуденің сол жағына орналастыру бірінші қатардағы қалыптың (жалпы жолақтың) жоғарғы шеті лапель бұрышының деңгейінен 70 мм төмен формаларда орналасатындай етіп тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z519" w:id="513"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z519" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Жолақтардағы орден ленталары мен медаль ленталары кеуденің сол жағында ұзын және қысқа жеңді китель мен күртешеде (кеңсе формасы) – лапель бұрышының деңгейінен 70 мм төмен тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z520" w:id="514"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z520" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолақтардағы орден ленталары мен медаль ленталары оңнан солға қарай орналастырылады. Жолақтың өлшемі 25 х 8,5 мм құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z521" w:id="515"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z521" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Лауреаттардың құрмет белгілері, құрметті атақтарға арналған төсбелгілер кеуденің оң жағында тағылады және ордендер мен медальдардан жоғары орналасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z522" w:id="516"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z522" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. "Азаматтық қорғау органдарының құрметті қызметкері" (Азаматтық қорғау органдарының құрметті қызметкері), "Құтқарушы" (Құтқарушы) төсбелгілері кеуденің оң жағында, ордендер мен медальдарды киген кезде олардың астынан 10 мм төмен, ал ордендер мен медальдар болмаған кезде олардың орнында тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z523" w:id="517"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z523" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Азаматтық қорғау органдарының құрметті қызметкері" (Азаматтық қорғау органдарының құрметті қызметкері) және "Құтқарушы" (Құтқарушы) төсбелгілері жоғары (орта) оқу орнын бітіргені туралы төсбелгісімен бір қатарда, оң жақта "Азаматтық қорғау органдарының құрметті қызметкері" төсбелгісі және сол жақта "Құтқарушы" төсбелгісімен бір деңгейде, "сыныптық біліктілік" төсбелгісінен 10 мм төмен тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z524" w:id="518"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z524" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. "Сыныптық біліктілік" төсбелгісі кеуденің оң жағында мундирде, кительде (күнделікті және салтанатты), ұзын және қысқа жеңді күртешеде (кеңсе нысаны) лапель бұрышының деңгейінен 70 мм төмен, ордендік ленталармен және медаль ленталарымен бір деңгейде сол жақтағы планкаларда тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z525" w:id="519"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z525" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. ТЖМ оқу орнын (жоғары, жоғары оқу орнынан кейінгі) немесе өзге де жоғары (орта) оқу орнын бітіргені туралы төсбелгі "Азаматтық қорғау органының құрметті қызметкері" және "Құтқарушы" төсбелгілерімен бір қатарға көлденеңінен мундирге, кительге (күнделікті және салтанатты), ұзын және қысқа жеңді күртеге (кеңсе нысаны) (бар болса) ортасына "сыныптық біліктілік" төсбелгісінен 10 мм төмен тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z526" w:id="520"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z526" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу орнын бітіргені туралы бірнеше төсбелгіні, сондай-ақ қосымша білім беру бағдарламалары бойынша оқуды аяқтағаны туралы, оның ішінде біліктілікті арттыру курстарының төсбелгісін тағуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z527" w:id="521"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z527" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкерде ТЖМ оқу орнын (жоғары, жоғары оқу орнынан кейінгі) немесе өзге де жоғары және орта оқу орнын бітіргені туралы төсбелгілер болған кезде жоғары деңгейдегі бір ғана төсбелгі тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z528" w:id="522"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z528" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары басшы құрам қызметкерлерінің нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z529" w:id="523"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z529" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkEnd w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9436100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -10952,130 +11094,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z530" w:id="524"/>
+    <w:bookmarkStart w:name="z530" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z531" w:id="525"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z531" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салтанатты нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z532" w:id="526"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z532" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары басшы құрам қызметкерлерінің нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z533" w:id="527"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z533" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkEnd w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="12852400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -11111,130 +11253,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z534" w:id="528"/>
+    <w:bookmarkStart w:name="z534" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z535" w:id="529"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z535" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z536" w:id="530"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z536" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары басшы құрам қызметкерлерінің нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z537" w:id="531"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z537" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkEnd w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9601200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -11270,130 +11412,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z538" w:id="532"/>
+    <w:bookmarkStart w:name="z538" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z539" w:id="533"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z539" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z540" w:id="534"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z540" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары басшы құрам қызметкерлерінің нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z541" w:id="535"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z541" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkEnd w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9893300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -11429,130 +11571,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z542" w:id="536"/>
+    <w:bookmarkStart w:name="z542" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z543" w:id="537"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z543" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z544" w:id="538"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z544" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары басшы құрам қызметкерлерінің нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z545" w:id="539"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z545" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkEnd w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6985000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -11588,130 +11730,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="540"/>
+    <w:bookmarkStart w:name="z546" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z547" w:id="541"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z547" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазғы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z548" w:id="542"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z548" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары басшы құрам қызметкерлерінің нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z549" w:id="543"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z549" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkEnd w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6985000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -11747,130 +11889,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z550" w:id="544"/>
+    <w:bookmarkStart w:name="z550" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z551" w:id="545"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z551" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z552" w:id="546"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z552" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрам қызметкерлердің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z553" w:id="547"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z553" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkEnd w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9423400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -11906,150 +12048,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z554" w:id="548"/>
+    <w:bookmarkStart w:name="z554" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полковниктер үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z555" w:id="549"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z555" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z556" w:id="550"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z556" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салтанатты нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z557" w:id="551"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z557" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z558" w:id="552"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z558" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkEnd w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="19735800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -12085,130 +12227,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z559" w:id="553"/>
+    <w:bookmarkStart w:name="z559" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z560" w:id="554"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z560" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы нысанды киім (полковниктер үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z561" w:id="555"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z561" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z562" w:id="556"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z562" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkEnd w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15062200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -12244,130 +12386,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z563" w:id="557"/>
+    <w:bookmarkStart w:name="z563" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z564" w:id="558"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z564" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z565" w:id="559"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z565" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z566" w:id="560"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z566" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkEnd w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10121900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -12403,130 +12545,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z567" w:id="561"/>
+    <w:bookmarkStart w:name="z567" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z568" w:id="562"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z568" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z569" w:id="563"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z569" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z570" w:id="564"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z570" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkEnd w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10160000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -12562,130 +12704,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z571" w:id="565"/>
+    <w:bookmarkStart w:name="z571" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z572" w:id="566"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z572" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті кеңселік нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z573" w:id="567"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z573" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z574" w:id="568"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z574" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkEnd w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14389100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
@@ -12721,130 +12863,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z575" w:id="569"/>
+    <w:bookmarkStart w:name="z575" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z576" w:id="570"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z576" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазғы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z577" w:id="571"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z577" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z578" w:id="572"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z578" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkEnd w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14389100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
@@ -12880,130 +13022,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z579" w:id="573"/>
+    <w:bookmarkStart w:name="z579" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z580" w:id="574"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z580" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z581" w:id="575"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z581" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z582" w:id="576"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z582" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkEnd w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9258300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
@@ -13039,150 +13181,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z583" w:id="577"/>
+    <w:bookmarkStart w:name="z583" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полковниктер үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z584" w:id="578"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z584" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z585" w:id="579"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z585" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазғы салтанатты нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z586" w:id="580"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z586" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z587" w:id="581"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z587" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkEnd w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14439900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
@@ -13218,130 +13360,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z588" w:id="582"/>
+    <w:bookmarkStart w:name="z588" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z589" w:id="583"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z589" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы нысанды киім (полковниктер үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z590" w:id="584"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z590" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z591" w:id="585"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z591" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkEnd w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15303500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
@@ -13377,130 +13519,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z592" w:id="586"/>
+    <w:bookmarkStart w:name="z592" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z593" w:id="587"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z593" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z594" w:id="588"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z594" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z595" w:id="589"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z595" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkEnd w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10452100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
@@ -13536,130 +13678,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z596" w:id="590"/>
+    <w:bookmarkStart w:name="z596" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z597" w:id="591"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z597" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z598" w:id="592"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z598" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z599" w:id="593"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z599" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkEnd w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10795000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
@@ -13695,130 +13837,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z600" w:id="594"/>
+    <w:bookmarkStart w:name="z600" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z601" w:id="595"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z601" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті кеңселік нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z602" w:id="596"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z602" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z603" w:id="597"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z603" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkEnd w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="10337800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
@@ -13854,130 +13996,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z604" w:id="598"/>
+    <w:bookmarkStart w:name="z604" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z605" w:id="599"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z605" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті кеңселік нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z606" w:id="600"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z606" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z607" w:id="601"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z607" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkEnd w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14528800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
@@ -14013,130 +14155,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z608" w:id="602"/>
+    <w:bookmarkStart w:name="z608" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z609" w:id="603"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z609" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазғы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z610" w:id="604"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z610" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға және орта басшы құрамқызметкерлердің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z611" w:id="605"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z611" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkEnd w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14401800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
@@ -14172,130 +14314,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z612" w:id="606"/>
+    <w:bookmarkStart w:name="z612" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z613" w:id="607"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z613" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z614" w:id="608"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z614" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші басшы және қатардағы құрам қызметкерлерінің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z615" w:id="609"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z615" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkEnd w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="13830300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
@@ -14331,130 +14473,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z616" w:id="610"/>
+    <w:bookmarkStart w:name="z616" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z617" w:id="611"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z617" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салтанатты нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z618" w:id="612"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z618" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші басшы және қатардағы құрам қызметкерлерінің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z619" w:id="613"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z619" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkEnd w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15100300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
@@ -14490,130 +14632,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z620" w:id="614"/>
+    <w:bookmarkStart w:name="z620" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z621" w:id="615"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z621" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z622" w:id="616"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z622" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші басшы және қатардағы құрам қызметкерлерінің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z623" w:id="617"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z623" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkEnd w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14338300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
@@ -14649,130 +14791,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z624" w:id="618"/>
+    <w:bookmarkStart w:name="z624" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z625" w:id="619"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z625" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазғы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z626" w:id="620"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z626" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші басшы және қатардағы құрам қызметкерлерінің (ерлердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z627" w:id="621"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z627" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkEnd w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14478000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
@@ -14808,130 +14950,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z628" w:id="622"/>
+    <w:bookmarkStart w:name="z628" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z629" w:id="623"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z629" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z630" w:id="624"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z630" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші басшы және қатардағы құрам қызметкерлерінің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z631" w:id="625"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z631" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkEnd w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="13893800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
@@ -14967,130 +15109,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="626"/>
+    <w:bookmarkStart w:name="z632" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z633" w:id="627"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z633" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салтанатты нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z634" w:id="628"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z634" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші басшы және қатардағы құрам қызметкерлерінің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z635" w:id="629"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z635" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkEnd w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15341600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
@@ -15126,130 +15268,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z636" w:id="630"/>
+    <w:bookmarkStart w:name="z636" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z637" w:id="631"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z637" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z638" w:id="632"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z638" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші басшы және қатардағы құрам қызметкерлерінің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z639" w:id="633"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z639" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkEnd w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14173200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
@@ -15285,130 +15427,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z640" w:id="634"/>
+    <w:bookmarkStart w:name="z640" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z641" w:id="635"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z641" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазғы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z642" w:id="636"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z642" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші басшы және қатардағы құрам қызметкерлерінің (әйелдердің) нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z643" w:id="637"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z643" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkEnd w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14465300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
@@ -15444,130 +15586,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z644" w:id="638"/>
+    <w:bookmarkStart w:name="z644" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z645" w:id="639"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z645" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z646" w:id="640"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z646" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Төтенше жағдайлар министрлігі білім беру ұйымдары курсанттарының нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z647" w:id="641"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z647" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkEnd w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14414500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
@@ -15603,130 +15745,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z648" w:id="642"/>
+    <w:bookmarkStart w:name="z648" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z649" w:id="643"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z649" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салтанатты нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z650" w:id="644"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z650" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Төтенше жағдайлар министрлігі білім беру ұйымдары курсанттарының нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z651" w:id="645"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z651" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkEnd w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15036800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
@@ -15762,130 +15904,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z652" w:id="646"/>
+    <w:bookmarkStart w:name="z652" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z653" w:id="647"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z653" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z654" w:id="648"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z654" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Төтенше жағдайлар министрлігі білім беру ұйымдары курсанттарының нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z655" w:id="649"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z655" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkEnd w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14490700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
@@ -15921,130 +16063,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z656" w:id="650"/>
+    <w:bookmarkStart w:name="z656" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z657" w:id="651"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z657" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазғы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z658" w:id="652"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z658" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Төтенше жағдайлар министрлігі білім беру ұйымдары курсанттарының нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z659" w:id="653"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z659" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkEnd w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14376400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
@@ -16080,130 +16222,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z660" w:id="654"/>
+    <w:bookmarkStart w:name="z660" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z661" w:id="655"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z661" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z662" w:id="656"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z662" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Төтенше жағдайлар министрлігі білім беру ұйымының курсант-қыздардың нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z663" w:id="657"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z663" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkEnd w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15430500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
@@ -16239,130 +16381,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z664" w:id="658"/>
+    <w:bookmarkStart w:name="z664" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z665" w:id="659"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z665" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салтанатты нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z666" w:id="660"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z666" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Төтенше жағдайлар министрлігі білім беру ұйымының курсант-қыздардың нысанды киімікиімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z667" w:id="661"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z667" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkEnd w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="15303500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
@@ -16398,130 +16540,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z668" w:id="662"/>
+    <w:bookmarkStart w:name="z668" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z669" w:id="663"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z669" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z670" w:id="664"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z670" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Төтенше жағдайлар министрлігі білім беру ұйымының курсант-қыздардың нысанды киімі Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z671" w:id="665"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z671" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkEnd w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14439900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
@@ -16557,130 +16699,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z672" w:id="666"/>
+    <w:bookmarkStart w:name="z672" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z673" w:id="667"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z673" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазғы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z674" w:id="668"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z674" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Төтенше жағдайлар министрлігі білім беру ұйымының курсант-қыздардың нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z675" w:id="669"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z675" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkEnd w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="14541500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
@@ -16716,130 +16858,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z676" w:id="670"/>
+    <w:bookmarkStart w:name="z676" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z677" w:id="671"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z677" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қысқы арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z678" w:id="672"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z678" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z679" w:id="673"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z679" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkEnd w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5270500" cy="9829800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
@@ -16875,150 +17017,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z680" w:id="674"/>
+    <w:bookmarkStart w:name="z680" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z681" w:id="675"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z681" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z682" w:id="676"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z682" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тігілген погондар (салтанатты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z683" w:id="677"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z683" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z684" w:id="678"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z684" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkEnd w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4965700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42"/>
                     <a:stretch>
@@ -17221,130 +17363,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z685" w:id="679"/>
+    <w:bookmarkStart w:name="z685" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z686" w:id="680"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z686" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тігілген погондар (салтанатты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z687" w:id="681"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z687" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z688" w:id="682"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z688" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkEnd w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4292600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43"/>
                     <a:stretch>
@@ -17458,70 +17600,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z689" w:id="683"/>
+          <w:bookmarkStart w:name="z689" w:id="665"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="683"/>
+          <w:bookmarkEnd w:id="665"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17550,171 +17692,171 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z690" w:id="684"/>
+          <w:bookmarkStart w:name="z690" w:id="666"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="684"/>
+          <w:bookmarkEnd w:id="666"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z691" w:id="685"/>
+    <w:bookmarkStart w:name="z691" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z692" w:id="686"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z692" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тігілген погондар (салтанатты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z693" w:id="687"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z693" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z694" w:id="688"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z694" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkEnd w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5029200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
@@ -17791,70 +17933,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z695" w:id="689"/>
+          <w:bookmarkStart w:name="z695" w:id="671"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="689"/>
+          <w:bookmarkEnd w:id="671"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прапорщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17904,130 +18046,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Старшина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z696" w:id="690"/>
+    <w:bookmarkStart w:name="z696" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z697" w:id="691"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z697" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тігілген погондар (салтанатты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z698" w:id="692"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z698" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z699" w:id="693"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z699" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkEnd w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4394200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId45"/>
                     <a:stretch>
@@ -18105,70 +18247,70 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z700" w:id="694"/>
+          <w:bookmarkStart w:name="z700" w:id="676"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="694"/>
+          <w:bookmarkEnd w:id="676"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сержант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18197,70 +18339,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сержант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z701" w:id="695"/>
+          <w:bookmarkStart w:name="z701" w:id="677"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="695"/>
+          <w:bookmarkEnd w:id="677"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сержант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18274,130 +18416,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатардағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z702" w:id="696"/>
+    <w:bookmarkStart w:name="z702" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z703" w:id="697"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z703" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тігілген погондар (салтанатты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z704" w:id="698"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z704" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z705" w:id="699"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z705" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkEnd w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5029200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId46"/>
                     <a:stretch>
@@ -18474,283 +18616,283 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z706" w:id="700"/>
+          <w:bookmarkStart w:name="z706" w:id="682"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "старшина"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="700"/>
+          <w:bookmarkEnd w:id="682"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z707" w:id="701"/>
+          <w:bookmarkStart w:name="z707" w:id="683"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "аға сержант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="701"/>
+          <w:bookmarkEnd w:id="683"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z708" w:id="702"/>
+          <w:bookmarkStart w:name="z708" w:id="684"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "сержант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="702"/>
+          <w:bookmarkEnd w:id="684"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z709" w:id="703"/>
+    <w:bookmarkStart w:name="z709" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z710" w:id="704"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z710" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тігілген погондар (салтанатты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z711" w:id="705"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z711" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z712" w:id="706"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z712" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkEnd w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6502400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47"/>
                     <a:stretch>
@@ -18826,227 +18968,227 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z713" w:id="707"/>
+          <w:bookmarkStart w:name="z713" w:id="689"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "кіші сержант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="707"/>
+          <w:bookmarkEnd w:id="689"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z714" w:id="708"/>
+          <w:bookmarkStart w:name="z714" w:id="690"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "қатардағы"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="708"/>
+          <w:bookmarkEnd w:id="690"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z715" w:id="709"/>
+    <w:bookmarkStart w:name="z715" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z716" w:id="710"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z716" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тігілген погондар (салтанатты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z717" w:id="711"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z717" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z718" w:id="712"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z718" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkEnd w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4419600" cy="8204200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId48"/>
                     <a:stretch>
@@ -19068,150 +19210,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z719" w:id="713"/>
+    <w:bookmarkStart w:name="z719" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z720" w:id="714"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z720" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z721" w:id="715"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z721" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынбалы погондар (кительдерде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z722" w:id="716"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z722" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z723" w:id="717"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z723" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkEnd w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4965700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
@@ -19381,130 +19523,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z724" w:id="718"/>
+    <w:bookmarkStart w:name="z724" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z725" w:id="719"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z725" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынбалы погондар (кительдерде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z726" w:id="720"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z726" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z727" w:id="721"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z727" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkEnd w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4292600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
@@ -19618,70 +19760,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z728" w:id="722"/>
+          <w:bookmarkStart w:name="z728" w:id="704"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="722"/>
+          <w:bookmarkEnd w:id="704"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19710,171 +19852,171 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z729" w:id="723"/>
+          <w:bookmarkStart w:name="z729" w:id="705"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="723"/>
+          <w:bookmarkEnd w:id="705"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z730" w:id="724"/>
+    <w:bookmarkStart w:name="z730" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z731" w:id="725"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z731" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынбалы погондар (кительдерде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z732" w:id="726"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z732" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z733" w:id="727"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z733" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkEnd w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4445000" cy="7048500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
@@ -19896,150 +20038,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z734" w:id="728"/>
+    <w:bookmarkStart w:name="z734" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z735" w:id="729"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z735" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z736" w:id="730"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z736" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (ақ түсті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z737" w:id="731"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z737" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z738" w:id="732"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z738" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkEnd w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4178300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
@@ -20209,130 +20351,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z739" w:id="733"/>
+    <w:bookmarkStart w:name="z739" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z740" w:id="734"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z740" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (ақ түсті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z741" w:id="735"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z741" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z742" w:id="736"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z742" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkEnd w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3619500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53"/>
                     <a:stretch>
@@ -20446,70 +20588,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z743" w:id="737"/>
+          <w:bookmarkStart w:name="z743" w:id="719"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="737"/>
+          <w:bookmarkEnd w:id="719"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20538,171 +20680,171 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z744" w:id="738"/>
+          <w:bookmarkStart w:name="z744" w:id="720"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="738"/>
+          <w:bookmarkEnd w:id="720"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z745" w:id="739"/>
+    <w:bookmarkStart w:name="z745" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z746" w:id="740"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z746" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (ақ түсті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z747" w:id="741"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z747" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z748" w:id="742"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z748" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkEnd w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4229100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54"/>
                     <a:stretch>
@@ -20815,70 +20957,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прапорщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z749" w:id="743"/>
+          <w:bookmarkStart w:name="z749" w:id="725"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="743"/>
+          <w:bookmarkEnd w:id="725"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прапорщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20892,130 +21034,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Старшина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z750" w:id="744"/>
+    <w:bookmarkStart w:name="z750" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z751" w:id="745"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z751" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (ақ түсті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z752" w:id="746"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z752" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z753" w:id="747"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z753" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkEnd w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3746500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
@@ -21093,70 +21235,70 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z754" w:id="748"/>
+          <w:bookmarkStart w:name="z754" w:id="730"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="748"/>
+          <w:bookmarkEnd w:id="730"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сержант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21185,70 +21327,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сержант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z755" w:id="749"/>
+          <w:bookmarkStart w:name="z755" w:id="731"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="749"/>
+          <w:bookmarkEnd w:id="731"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сержант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21262,130 +21404,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатардағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z756" w:id="750"/>
+    <w:bookmarkStart w:name="z756" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z757" w:id="751"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z757" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (ақ түсті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z758" w:id="752"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z758" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z759" w:id="753"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z759" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkEnd w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4292600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId56"/>
                     <a:stretch>
@@ -21462,283 +21604,283 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z760" w:id="754"/>
+          <w:bookmarkStart w:name="z760" w:id="736"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "старшина"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="754"/>
+          <w:bookmarkEnd w:id="736"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z761" w:id="755"/>
+          <w:bookmarkStart w:name="z761" w:id="737"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "аға сержант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="755"/>
+          <w:bookmarkEnd w:id="737"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z762" w:id="756"/>
+          <w:bookmarkStart w:name="z762" w:id="738"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "сержант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="756"/>
+          <w:bookmarkEnd w:id="738"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z763" w:id="757"/>
+    <w:bookmarkStart w:name="z763" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z764" w:id="758"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z764" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (ақ түсті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z765" w:id="759"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z765" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z766" w:id="760"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z766" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkEnd w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5524500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId57"/>
                     <a:stretch>
@@ -21814,227 +21956,227 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z767" w:id="761"/>
+          <w:bookmarkStart w:name="z767" w:id="743"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "кіші сержант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="761"/>
+          <w:bookmarkEnd w:id="743"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z768" w:id="762"/>
+          <w:bookmarkStart w:name="z768" w:id="744"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "қатардағы"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="762"/>
+          <w:bookmarkEnd w:id="744"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсанты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z769" w:id="763"/>
+    <w:bookmarkStart w:name="z769" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z770" w:id="764"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z770" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (ақ түсті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z771" w:id="765"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z771" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z772" w:id="766"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z772" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkEnd w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4394200" cy="6921500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58"/>
                     <a:stretch>
@@ -22070,150 +22212,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z773" w:id="767"/>
+    <w:bookmarkStart w:name="z773" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z774" w:id="768"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z774" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z775" w:id="769"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z775" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z776" w:id="770"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z776" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z777" w:id="771"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z777" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkEnd w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4178300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59"/>
                     <a:stretch>
@@ -22416,130 +22558,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z778" w:id="772"/>
+    <w:bookmarkStart w:name="z778" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z779" w:id="773"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z779" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z780" w:id="774"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z780" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z781" w:id="775"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z781" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkEnd w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3594100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
@@ -22653,70 +22795,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z782" w:id="776"/>
+          <w:bookmarkStart w:name="z782" w:id="758"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="776"/>
+          <w:bookmarkEnd w:id="758"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22745,171 +22887,171 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z783" w:id="777"/>
+          <w:bookmarkStart w:name="z783" w:id="759"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="777"/>
+          <w:bookmarkEnd w:id="759"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z784" w:id="778"/>
+    <w:bookmarkStart w:name="z784" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z785" w:id="779"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z785" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z786" w:id="780"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z786" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z787" w:id="781"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z787" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkEnd w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4241800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61"/>
                     <a:stretch>
@@ -22986,70 +23128,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z788" w:id="782"/>
+          <w:bookmarkStart w:name="z788" w:id="764"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="782"/>
+          <w:bookmarkEnd w:id="764"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прапорщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23099,130 +23241,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Старшина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z789" w:id="783"/>
+    <w:bookmarkStart w:name="z789" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z790" w:id="784"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z790" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z791" w:id="785"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z791" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z792" w:id="786"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z792" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkEnd w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3733800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62"/>
                     <a:stretch>
@@ -23300,70 +23442,70 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z793" w:id="787"/>
+          <w:bookmarkStart w:name="z793" w:id="769"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="787"/>
+          <w:bookmarkEnd w:id="769"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сержант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23392,70 +23534,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сержант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z794" w:id="788"/>
+          <w:bookmarkStart w:name="z794" w:id="770"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="788"/>
+          <w:bookmarkEnd w:id="770"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сержант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23469,130 +23611,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатардағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z795" w:id="789"/>
+    <w:bookmarkStart w:name="z795" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z796" w:id="790"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z796" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z797" w:id="791"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z797" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z798" w:id="792"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z798" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkEnd w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4241800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63"/>
                     <a:stretch>
@@ -23669,283 +23811,283 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z799" w:id="793"/>
+          <w:bookmarkStart w:name="z799" w:id="775"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "старшина"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="793"/>
+          <w:bookmarkEnd w:id="775"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z800" w:id="794"/>
+          <w:bookmarkStart w:name="z800" w:id="776"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "аға сержант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="794"/>
+          <w:bookmarkEnd w:id="776"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z801" w:id="795"/>
+          <w:bookmarkStart w:name="z801" w:id="777"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "сержант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="795"/>
+          <w:bookmarkEnd w:id="777"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z802" w:id="796"/>
+    <w:bookmarkStart w:name="z802" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z803" w:id="797"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z803" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z804" w:id="798"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z804" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z805" w:id="799"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z805" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkEnd w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5486400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId64"/>
                     <a:stretch>
@@ -24021,227 +24163,227 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z806" w:id="800"/>
+          <w:bookmarkStart w:name="z806" w:id="782"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "кіші сержант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="800"/>
+          <w:bookmarkEnd w:id="782"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z807" w:id="801"/>
+          <w:bookmarkStart w:name="z807" w:id="783"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "қатардағы"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="801"/>
+          <w:bookmarkEnd w:id="783"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атағы бар курсант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z808" w:id="802"/>
+    <w:bookmarkStart w:name="z808" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z809" w:id="803"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z809" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z810" w:id="804"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z810" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z811" w:id="805"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z811" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkEnd w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4483100" cy="6959600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId65"/>
                     <a:stretch>
@@ -24263,150 +24405,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z812" w:id="806"/>
+    <w:bookmarkStart w:name="z812" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z813" w:id="807"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z813" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z814" w:id="808"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z814" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z815" w:id="809"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z815" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z816" w:id="810"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z816" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkEnd w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4165600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId66"/>
                     <a:stretch>
@@ -24576,130 +24718,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z817" w:id="811"/>
+    <w:bookmarkStart w:name="z817" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z818" w:id="812"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z818" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z819" w:id="813"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z819" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z820" w:id="814"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z820" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkEnd w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3606800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId67"/>
                     <a:stretch>
@@ -24813,70 +24955,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z821" w:id="815"/>
+          <w:bookmarkStart w:name="z821" w:id="797"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="815"/>
+          <w:bookmarkEnd w:id="797"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24905,171 +25047,171 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z822" w:id="816"/>
+          <w:bookmarkStart w:name="z822" w:id="798"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="816"/>
+          <w:bookmarkEnd w:id="798"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лейтенант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z823" w:id="817"/>
+    <w:bookmarkStart w:name="z823" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z824" w:id="818"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z824" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Муфталардағы погондар (күнделікті жейделерге)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z825" w:id="819"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z825" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуде жолақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z826" w:id="820"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z826" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkEnd w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId68"/>
                     <a:stretch>
@@ -25105,90 +25247,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z827" w:id="821"/>
+    <w:bookmarkStart w:name="z827" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерал-майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z828" w:id="822"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z828" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkEnd w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId69"/>
                     <a:stretch>
@@ -25224,90 +25366,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z829" w:id="823"/>
+    <w:bookmarkStart w:name="z829" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полковник</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z830" w:id="824"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z830" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkEnd w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId70"/>
                     <a:stretch>
@@ -25343,90 +25485,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z831" w:id="825"/>
+    <w:bookmarkStart w:name="z831" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подполковник</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z832" w:id="826"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z832" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkEnd w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId71"/>
                     <a:stretch>
@@ -25448,150 +25590,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z833" w:id="827"/>
+    <w:bookmarkStart w:name="z833" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Майор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z834" w:id="828"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z834" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z835" w:id="829"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z835" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы атағы бойынша кеуде жолағы (арнайы нысанды киім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z836" w:id="830"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z836" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуде жолақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z837" w:id="831"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z837" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkEnd w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId72"/>
                     <a:stretch>
@@ -25627,90 +25769,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z838" w:id="832"/>
+    <w:bookmarkStart w:name="z838" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Капитан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z839" w:id="833"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z839" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkEnd w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId73"/>
                     <a:stretch>
@@ -25746,90 +25888,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z840" w:id="834"/>
+    <w:bookmarkStart w:name="z840" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға лейтенант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z841" w:id="835"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z841" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkEnd w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId74"/>
                     <a:stretch>
@@ -25851,90 +25993,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z842" w:id="836"/>
+    <w:bookmarkStart w:name="z842" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лейтенант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z843" w:id="837"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z843" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkEnd w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId75"/>
                     <a:stretch>
@@ -25970,150 +26112,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z844" w:id="838"/>
+    <w:bookmarkStart w:name="z844" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші лейтенант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z845" w:id="839"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z845" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z846" w:id="840"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z846" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы атағы бойынша кеуде жолағы (арнайы нысанды киім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z847" w:id="841"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z847" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуде жолақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z848" w:id="842"/>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z848" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkEnd w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId76"/>
                     <a:stretch>
@@ -26149,90 +26291,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z849" w:id="843"/>
+    <w:bookmarkStart w:name="z849" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға прапорщик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z850" w:id="844"/>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z850" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkEnd w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId77"/>
                     <a:stretch>
@@ -26268,90 +26410,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z851" w:id="845"/>
+    <w:bookmarkStart w:name="z851" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прапорщик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z852" w:id="846"/>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z852" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkEnd w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId78"/>
                     <a:stretch>
@@ -26387,90 +26529,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z853" w:id="847"/>
+    <w:bookmarkStart w:name="z853" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Старшина</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z854" w:id="848"/>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z854" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkEnd w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId79"/>
                     <a:stretch>
@@ -26506,150 +26648,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z855" w:id="849"/>
+    <w:bookmarkStart w:name="z855" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аға сержант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z856" w:id="850"/>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z856" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z857" w:id="851"/>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z857" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы атағы бойынша кеуде жолағы (арнайы нысанды киім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z858" w:id="852"/>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z858" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуде жолақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z859" w:id="853"/>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z859" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkEnd w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId80"/>
                     <a:stretch>
@@ -26685,90 +26827,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z860" w:id="854"/>
+    <w:bookmarkStart w:name="z860" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сержант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z861" w:id="855"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z861" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkEnd w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId81"/>
                     <a:stretch>
@@ -26804,90 +26946,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z862" w:id="856"/>
+    <w:bookmarkStart w:name="z862" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кіші сержант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z863" w:id="857"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z863" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkEnd w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId82"/>
                     <a:stretch>
@@ -26923,150 +27065,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z864" w:id="858"/>
+    <w:bookmarkStart w:name="z864" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қатардағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z865" w:id="859"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z865" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z866" w:id="860"/>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z866" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы атағы бойынша кеуде жолағы (арнайы нысанды киім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z867" w:id="861"/>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z867" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуде жолақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z868" w:id="862"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z868" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkEnd w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId83"/>
                     <a:stretch>
@@ -27102,90 +27244,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z869" w:id="863"/>
+    <w:bookmarkStart w:name="z869" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Старшина" атағы бар курсант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z870" w:id="864"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z870" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkEnd w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId84"/>
                     <a:stretch>
@@ -27221,90 +27363,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z871" w:id="865"/>
+    <w:bookmarkStart w:name="z871" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Аға сержант" атағы бар курсант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z872" w:id="866"/>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z872" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkEnd w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId85"/>
                     <a:stretch>
@@ -27340,90 +27482,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z873" w:id="867"/>
+    <w:bookmarkStart w:name="z873" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сержант" атағы бар курсант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z874" w:id="868"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z874" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkEnd w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId86"/>
                     <a:stretch>
@@ -27459,90 +27601,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z875" w:id="869"/>
+    <w:bookmarkStart w:name="z875" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кіші сержант" атағы бар курсант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z876" w:id="870"/>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z876" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkEnd w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId87"/>
                     <a:stretch>
@@ -27578,150 +27720,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z877" w:id="871"/>
+    <w:bookmarkStart w:name="z877" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "қатардағы" атағы бар курсант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z878" w:id="872"/>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z878" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z879" w:id="873"/>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z879" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы атағы бойынша кеуде жолағы (арнайы нысанды киім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z880" w:id="874"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z880" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуде жолақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z881" w:id="875"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z881" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkEnd w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId88"/>
                     <a:stretch>
@@ -27757,90 +27899,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z882" w:id="876"/>
+    <w:bookmarkStart w:name="z882" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші оң қан тобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z883" w:id="877"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z883" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkEnd w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId89"/>
                     <a:stretch>
@@ -27876,90 +28018,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z884" w:id="878"/>
+    <w:bookmarkStart w:name="z884" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші теріс қан тобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z885" w:id="879"/>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z885" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkEnd w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId90"/>
                     <a:stretch>
@@ -27995,90 +28137,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z886" w:id="880"/>
+    <w:bookmarkStart w:name="z886" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші оң қан тобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z887" w:id="881"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z887" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkEnd w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId91"/>
                     <a:stretch>
@@ -28114,150 +28256,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z888" w:id="882"/>
+    <w:bookmarkStart w:name="z888" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші теріс қан тобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z889" w:id="883"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z889" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z890" w:id="884"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z890" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қан тобы көрсетілген кеуде жолағы (арнайы нысанды киім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z891" w:id="885"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z891" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуде жолағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z892" w:id="886"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z892" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkEnd w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId92"/>
                     <a:stretch>
@@ -28293,90 +28435,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z893" w:id="887"/>
+    <w:bookmarkStart w:name="z893" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үшінші оң қан тобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z894" w:id="888"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z894" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkEnd w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId93"/>
                     <a:stretch>
@@ -28412,90 +28554,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z895" w:id="889"/>
+    <w:bookmarkStart w:name="z895" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үшінші теріс қан тобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z896" w:id="890"/>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z896" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkEnd w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId94"/>
                     <a:stretch>
@@ -28531,90 +28673,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z897" w:id="891"/>
+    <w:bookmarkStart w:name="z897" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төртінші оң қан тобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z898" w:id="892"/>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z898" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkEnd w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId95"/>
                     <a:stretch>
@@ -28650,150 +28792,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z899" w:id="893"/>
+    <w:bookmarkStart w:name="z899" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төртінші теріс қан тобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z900" w:id="894"/>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z900" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z901" w:id="895"/>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z901" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қан тобы көрсетілген кеуде жолағы (арнайы нысанды киім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z902" w:id="896"/>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z902" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуде жолағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z903" w:id="897"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z903" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkEnd w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5308600" cy="2971800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId96"/>
                     <a:stretch>
@@ -28829,90 +28971,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z904" w:id="898"/>
+    <w:bookmarkStart w:name="z904" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуденің сол жағына тігіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z905" w:id="899"/>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z905" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkEnd w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5308600" cy="2971800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId97"/>
                     <a:stretch>
@@ -28948,170 +29090,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z906" w:id="900"/>
+    <w:bookmarkStart w:name="z906" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кеуденің оң жағына тігіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z907" w:id="901"/>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z907" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z908" w:id="902"/>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z908" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұзын немесе қысқа жеңді күртенің кеуде жолақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z909" w:id="903"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z909" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (кеңсе формасы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z910" w:id="904"/>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z910" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төсбелгі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z911" w:id="905"/>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z911" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkEnd w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3124200" cy="3213100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId98"/>
                     <a:stretch>
@@ -29147,150 +29289,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z912" w:id="906"/>
+    <w:bookmarkStart w:name="z912" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төсбелгі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z913" w:id="907"/>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z913" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z914" w:id="908"/>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z914" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылы күртенің (ішкі күртенің) және ұзын немесе қысқа жеңді күртенің (кеңсе формасы) төсбелгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z915" w:id="909"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z915" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шеврондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z916" w:id="910"/>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z916" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkEnd w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4038600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId99"/>
                     <a:stretch>
@@ -29352,167 +29494,167 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z917" w:id="911"/>
+          <w:bookmarkStart w:name="z917" w:id="893"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салтанатты</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="911"/>
+          <w:bookmarkEnd w:id="893"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нысанды киім үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z918" w:id="912"/>
+          <w:bookmarkStart w:name="z918" w:id="894"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күнделікті</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="912"/>
+          <w:bookmarkEnd w:id="894"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нысанды киім үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z919" w:id="913"/>
+    <w:bookmarkStart w:name="z919" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkEnd w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3543300" cy="4203700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId100"/>
                     <a:stretch>
@@ -29534,150 +29676,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z920" w:id="914"/>
+    <w:bookmarkStart w:name="z920" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы нысанды киім үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z921" w:id="915"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z921" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z922" w:id="916"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z922" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шеврондар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z923" w:id="917"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z923" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолға тағылатын белгілер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z924" w:id="918"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z924" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkEnd w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3568700" cy="3581400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId101"/>
                     <a:stretch>
@@ -29699,110 +29841,110 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z925" w:id="919"/>
+    <w:bookmarkStart w:name="z925" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнделікті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z926" w:id="920"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z926" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысанды киім үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z927" w:id="921"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z927" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkEnd w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3441700" cy="3467100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId102"/>
                     <a:stretch>
@@ -29824,150 +29966,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z928" w:id="922"/>
+    <w:bookmarkStart w:name="z928" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы нысанды киім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z929" w:id="923"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z929" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z930" w:id="924"/>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z930" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолға тағылатын белгілер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z931" w:id="925"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z931" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолға тағылатын белгілер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z932" w:id="926"/>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z932" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkEnd w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5080000" cy="2438400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId103"/>
                     <a:stretch>
@@ -29989,144 +30131,144 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z933" w:id="927"/>
+    <w:bookmarkStart w:name="z933" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76-сурет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z934" w:id="928"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z934" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік тиесілігін білдіретін белгі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkEnd w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>