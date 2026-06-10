--- v0 (2025-10-25)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9eda49b" w14:textId="9eda49b">
+    <w:p w14:paraId="0a2e9ad" w14:textId="0a2e9ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік органдар қызметіне салалық (ведомстволық) функционалдық шолулар жүргізу жөніндегі Әдістемені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 21 қазандағы № 111 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 21 қазандағы № 111 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -827,531 +827,673 @@
         <w:t>
       7) функцияның тікелей нәтижесі-мемлекеттік орган функциясын іске асырудың тікелей нәтижесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік басқару жүйесін дамыту саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) - мемлекеттік басқару органдарының қызметіне функционалдық талдау жүргізу және орталық және (немесе) жергілікті атқарушы органдардың функцияларын бәсекелестік ортаға беру жөніндегі басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z247" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) мемлекеттік қызмет істері жөніндегі уәкілетті орган – мемлекеттік қызмет саласында біртұтас мемлекеттік саясатты іске асыруды жүзеге асыратын орталық мемлекеттік орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z248" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) бюджеттік жоспарлау жөніндегі орталық уәкілетті орган – бюджеттік жоспарлау саласында басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде салааралық үйлестіруді, өз құзыреті шегінде бюджеттік жоспарлау бойынша әдіснамалық басшылықты, сондай-ақ бюджеттік жоспарлау жүйесін жетілдіру жөнінде ұсыныстар әзірлеуді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) хронометраждық жұмыстар-жедел элементтердің циклдік қайталанатын элементтері, сондай-ақ дайындық-қорытынды жұмыстың немесе жұмыс орнына қызмет көрсету жөніндегі жұмыстың элементтері зерделенетін байқау түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) артық функция-мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының мақсаттарына қол жеткізу үшін пайдалы болып табылмайтын функция;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) қайталанатын функциялар-бірнеше органдар, құрылымдық немесе аумақтық бөлімшелер орындайтын, мазмұндық жағынан ұқсас және ұштасатын функциялар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z249" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) мемлекеттік орган функцияларын саралау – стратегиялық мақсаттарға қол жеткізуге қосқан үлесі негізінде функцияларды басымдық деңгейлері мен басқарушылық маңыздылығы бойынша жіктеу және бөлу жөніндегі жүйелендірілген процесс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік органдар функцияларының тізілімі (бұдан әрі – Тізілім) - орталық мемлекеттік және жергілікті атқарушы органдар функцияларының сыныпталған тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Бюджеттік процесс саласындағы интегратор-бюджетті атқару жөніндегі орталық уәкілетті орган айқындайтын, бюджеттік процесті цифрландыруды және автоматтандыруды қамтамасыз ету жөніндегі функциялар жүктелетін, жалғыз акционері мемлекет болып табылатын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z250" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасы Президенті жанындағы Мемлекеттік басқару академиясының адам ресурстарын басқару институтының жасанды интеллект зертханасы (бұдан әрі – ЖИ-зертханасы) – мемлекеттік сектор үшін зияткерлік шешімдерді әзірлеу, тестілеу және енгізу жөніндегі цифрлық алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік органдардың қызметін функционалдық шолудың негізгі мақсаттары мемлекеттік органдарды стратегиялық мақсаттарға тиімді қол жеткізу үшін функциялардың оңтайлы көлемі мен штат санымен ресурстармен қамтамасыз ету болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік органдардың қызметіне функционалдық шолудың негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік органдардың қайталанатын функцияларын анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдардың тән емес және артық функцияларын анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік басқару жүйесіндегі реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік органның штат санының оңтайлы лимитін айқындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік органның міндеттеріне, мақсаттарына сәйкес тән емес функцияларды анықтау, қайталама функцияларды жою, жаңа функцияларды бекіту, сондай-ақ тән емес функцияларды бәсекелестік ортаға беру арқылы әрбір нақты мемлекеттік органда функциялардың оңтайлы көлемін қалыптастыру және жекелеген салаларда (салаларда) да, мемлекеттік басқарудың әртүрлі деңгейлерінде де мемлекеттің рөлін белгілеу қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік функциялардың оңтайлы жиынтығын қалыптастырудың негізгі құралы мемлекеттік органдар қызметіне салалық (ведомстволық) функционалдық шолулар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы Әдістемеде мемлекеттік органның қызметіне салалық (ведомстволық) функционалдық шолу жүргізудің кешенді алгоритмі (бұдан әрі – функционалдық шолу), сондай-ақ функционалдық жүктемеге байланысты және тиісті арнайы өлшемшарттарды ескере отырып, мемлекеттік органдардың оңтайлы штат санын есептеу ұсынылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік органдардың функционалдық шолуы мынадай жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметі Аппаратының тапсырмасы бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік орган қайта ұйымдастырылған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдар арасында өкілеттіктер мен құзыреттерді қайта бөлу кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік органның штат санын ұлғайту туралы сұрау салуы кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Мемлекеттік орган құқықтық актілер мен заңнамалық бастамалардың жобалары қабылданғанға және келісілгенге дейін өз функцияларын айқындаған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) цифрлық трансформацияны жүзеге асыру кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік функциялар тізілімін (бұдан әрі – Тізілім) толтыру қорытындылары бойынша.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік орган, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, электрондық форматта қалыптастырылатын Тізілім арқылы функционалдық шолу жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функционалдық шолу жүргізу процесіне ведомстволық бағынысты және өзге де мемлекеттік/мемлекеттік емес ұйымдарды қоса алғанда, барлық мүдделі тараптар тартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік құпияларды құрайтын және таратылуы шектелген қызметтік ақпаратқа жатқызылған мәліметтерге шолу "Мемлекеттік құпиялар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1366,3062 +1508,3532 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тізілім Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2025 жылғы 27 мамырдағы №39 бұйрығымен бекітілген мемлекеттік органдар функцияларының, сондай-ақ оның құрылымының тізілімін жүргізу қағидаларына сәйкес нысан бойынша толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік орган мемлекеттік органның, ведомстволардың, құрылымдық және аумақтық (органдардың) бөлімшелердің ережелерін, лауазымдық нұсқаулықтарды және басқа да қажетті құжаттарды Тізілімде орналастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функционалдық шолу үшін Тізілім деректері, мемлекеттік органның құрылымдық бөлімшелерінің ережелері, мемлекеттік қызметшілердің лауазымдық нұсқаулықтары, сондай-ақ мемлекеттік органның даму жоспары пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бюджеттік процесс саласындағы интегратор мүдделі мемлекеттік органдармен бірлесіп толық және өзекті ақпараттың Функционалдық талдау модулін қамтамасыз ету үшін мемлекеттік органдардың автоматтандырылған ақпараттық жүйелерімен Тізілімнің интеграциясын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік органдар жаңа функцияларды беруді, қолданыстағы функцияларды өзгертуді, толықтыруды және алып тастауды көздейтін нормативтік құқықтық актілер мен заңнамалық түзетулердің жобаларын әзірлеу кезінде Тізілім арқылы функционалдық шолу жүргізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік органдар 8-тармақта көрсетілген жағдайларда 20 (жиырма) жұмыс күнінен аспайтын мерзімде функционалдық талдау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өткізілген талдау нәтижелері аяқталған күнінен бастап 3 (үш) жұмыс күні ішінде уәкілетті органға, мемлекеттік қызмет істері жөніндегі уәкілетті органға, бюджеттік жоспарлау жөніндегі орталық уәкілетті органға міндетті түрде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган, мемлекеттік қызмет істері жөніндегі уәкілетті орган, бюджеттік жоспарлау жөніндегі орталық уәкілетті орган келіп түскен материалдарды олар алынған күннен бастап 15 (он бес) жұмыс күнінен аспайтын мерзімде жинақтауды және тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талдауды жүргізудің жалпы мерзімі сұрау келіп түскен кезден бастап қорытынды жиынтық қорытындыны ұсынғанға дейін 40 (қырық) жұмыс күнінен аспауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Функционалды шолу кезеңдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функционалдық шолу келесі ретпен кезең-кезеңімен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нормативтік тексеру кезеңі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мақсаттармен салыстыру кезеңі және функцияларды саралау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мазмұнды талдау кезеңі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) функционалдық сұраныс кезеңі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) үйлестіру талдауының кезеңі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сараптамалық қорытынды кезеңі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нормативтік тексеру кезеңі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативтік тексеру мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативтік құқықтық актілерді сәйкестендіру: осы функцияны тікелей немесе жанама реттейтін барлық нормативтік құқықтық актілерді анықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иерархияның өзектілігі: нормативтік құқықтық актілердің ағымдағы иерархиясы функциясының сәйкестігін тексеру және олардың арасында қайшылықтардың болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күшіне енуі және қолданылу мерзімі: функция үшін негіз болатын Нормативтік құқықтық актінің (күшіне енген және қолданылу мерзімі, күші жойылған немесе тоқтатылған ережелері жоқ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тұжырымдамалардың анықтығы: нормативтік құқықтық актідегі функция тұжырымдамаларының айқындылығы мен бірегейлігін бағалау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мақсаты: функцияның құқықтық заңдылығы мен өзектілігін анықтау, сондай-ақ оның бастапқы көзі мен құқықтық мәнмәтінін анықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мақсаттармен салыстыру кезеңі және функцияларды саралау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мақсаттармен салыстыру мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...16 lines deleted...]
-      стратегиялық құжаттарға байланыстыру: функцияның мемлекеттік бағдарламалармен, ұлттық басымдықтармен, салаларды дамыту стратегияларымен, мемлекеттік органның, облыстың, республикалық маңызы бар қаланың немесе Астананың даму жоспарларымен байланысын талдау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегиялық құжаттарға байланыстыру: функцияның мемлекеттік бағдарламалармен, ұлттық басымдықтармен, салаларды дамыту стратегияларымен, мемлекеттік органның, облыстың, республикалық маңызы бар қаланың немесе астананың даму жоспарларымен байланысын талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысаналы индикаторлармен және KPI-мен байланыс: функцияны орындау нақты түйінді тиімділік көрсеткіштеріне (KPI) және мемлекеттік орган немесе сектор үшін белгіленген нысаналы индикаторларға қол жеткізуге қалай әсер ететінін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салымды бағалау: стратегиялық міндеттерді шешуге және жаһандық мақсаттарға қол жеткізуге функцияның тікелей және жанама үлесін сандық және сапалық бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мақсаты: функцияның стратегиялық маңыздылығы мен өзектілігін, оның жалпы мемлекеттік саясатқа және ұзақ мерзімді жоспарларға сәйкестігін растау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функцияларды саралау Функционалдық аналитика модулінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функционалдық аналитика модулі функцияларды мынадай түрлерге саралауды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басым/салалық – негізгі ұлттық индикаторлар және Ережеде бекітілген мемлекеттік органның міндеттері негізінде айқындалатын функциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әмбебап – жалпы мемлекеттік саясатты іске асыруға бағытталған және барлық мемлекеттік органдар үшін міндетті функциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) процестік – өкілеттіктерді орындауға бағытталған әрекеттердің дәйектілігін көрсететін функциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сабақтас – ведомствоаралық өзара іс-қимыл функциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қосалқы – мемлекеттік органның ішкі жұмысын реттеуге бағытталған функциялар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мазмұнды талдау кезеңі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      нысаналы индикаторлармен және KPI-мен байланыс: функцияны орындау нақты негізгі тиімділік көрсеткіштеріне (KPI) және Мемлекеттік орган немесе сектор үшін белгіленген нысаналы индикаторларға қол жеткізуге қалай әсер ететінін анықтау;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мазмұнды талдау мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      салымды бағалау: стратегиялық міндеттерді шешуге және жаһандық мақсаттарға қол жеткізуге функцияның тікелей және жанама үлесін сандық және сапалық бағалау;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұжырымдамаларды семантикалық талдау: басқа функциялармен ұқсастықтарды немесе айырмашылықтарды анықтау үшін кілт сөздерді, әрекет етістіктерін, реттеу объектілерін және функция нәтижелерін егжей-тегжейлі талдау. Мәтіннің үлкен көлемін талдау үшін арнайы алгоритмдер мен құралдар қолданылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      мақсаты: функцияның стратегиялық маңыздылығы мен өзектілігін, оның жалпы мемлекеттік саясатқа және ұзақ мерзімді жоспарларға сәйкестігін растау.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірегейлікті бағалау: берілген функция шынымен қарастырылып отырған мемлекеттік органға ғана тән ме, әлде ол басқа мемлекеттік органдардың функцияларын толығымен немесе ішінара қайталай ма, соны анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      17. Мазмұнды талдау кезеңі.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қиылыстарды анықтау: функцияның басқа функциялармен қалай әрекеттесетінін талдау. Қиылыстар негізделген (мысалы, үйлестіру функциялары жағдайында) және негізсіз (қайталау)болуы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      Мазмұнды талдау мыналарды қамтиды:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мақсаты: ықтимал қайталануларды анықтау, сондай-ақ әрбір функцияның бірегейлігі мен мамандану дәрежесін анықтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      тұжырымдамаларды семантикалық талдау: басқа функциялармен ұқсастықтарды немесе айырмашылықтарды анықтау үшін кілт сөздерді, әрекет етістіктерін, реттеу объектілерін және функция нәтижелерін егжей-тегжейлі талдау. Мәтіннің үлкен көлемін талдау үшін арнайы алгоритмдер мен құралдар қолданылады;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Функционалдық сұраныс кезеңі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      бірегейлікті бағалау: берілген функция шынымен қарастырылып отырған мемлекеттік органға ғана тән ме, әлде ол басқа мемлекеттік органдардың функцияларын толығымен немесе ішінара қайталай ма, соны анықтау;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функционалдық сұраныс мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       орындау статистикасын жинау: белгілі бір кезеңдегі функцияның нақты орындалуы туралы деректерді талдау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүктемені бағалау: функцияға байланысты жұмыс көлемін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ресурстардың шығындарын талдау: бюджетті, адам ресурстарын (штат саны, еңбек шығындары), функцияны орындауға бөлінетін уақыт шығындарын зерттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мақсаты: функцияның практикалық орындылығын, сұранысы мен ресурстық сыйымдылығын бағалау, "өлі" немесе тиімділігі төмен функцияларды анықтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Үйлестіру талдауының кезеңі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      жүктемені бағалау: функцияға байланысты жұмыс көлемін анықтау;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үйлестіру талдауы мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      ресурстардың шығындарын талдау: бюджетті, адам ресурстарын (штат саны, еңбек шығындары), функцияны орындауға бөлінетін уақыт шығындарын зерттеу;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "жетекші" және "конъюгацияланған" органның анықтамасы: қиылысатын функциялар жағдайында қай орган негізгі орындаушы (көшбасшы), ал қайсысы қолдау көрсететін немесе байланысты міндеттерді орындайтын бірлескен орындаушылар екенін нақты анықтаңыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      мақсаты: функцияның практикалық орындылығын, сұранысы мен ресурстық сыйымдылығын бағалау, "өлі" немесе тиімділігі төмен функцияларды анықтау.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзара әрекеттесуді талдау: қатысушы органдар арасындағы үйлестіру және ақпарат алмасу механизмдерін зерттеу. Өзара әрекеттесу қаншалықты тиімді, олқылықтар немесе шамадан тыс бюрократиялық кедергілер бар ма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      19. Үйлестіру талдауының кезеңі.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқару деңгейлері бойынша саралау: орталық аппарат, аумақтық органдар және ведомстволық бағынысты ұйымдар арасында, сондай-ақ мемлекеттік басқару деңгейлері (республикалық, облыстық, аудандық) арасында функциялардың бөлінуін талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      Үйлестіру талдауы мыналарды қамтиды:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта бөлудің салдарын бағалау: мүмкін болатын қайта бөлудің немесе функцияны жоюдың процестердің жалпы тиімділігі мен үздіксіздігіне әсерін болжау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      "жетекші" және "конъюгацияланған" органның анықтамасы: қиылысатын функциялар жағдайында қай орган негізгі орындаушы (көшбасшы), ал қайсысы қолдау көрсететін немесе байланысты міндеттерді орындайтын бірлескен орындаушылар екенін нақты анықтаңыз;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мақсаты: жауапкершіліктің нақты бөлінуін қамтамасыз ету, процестердің қайталануын болдырмау және ведомствоаралық өзара іс-қимылдың тиімділігін арттыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      өзара әрекеттесуді талдау: қатысушы органдар арасындағы үйлестіру және ақпарат алмасу механизмдерін зерттеу. Өзара әрекеттесу қаншалықты тиімді, олқылықтар немесе шамадан тыс бюрократиялық кедергілер бар ма;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сараптамалық қорытынды кезеңі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      басқару деңгейлері бойынша саралау: орталық аппарат, аумақтық органдар және ведомстволық бағынысты ұйымдар арасында, сондай-ақ мемлекеттік басқару деңгейлері (республикалық, облыстық, аудандық) арасында функциялардың бөлінуін талдау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функцияларды талдауға, жүктемені және бюджеттік тиімділікті бағалауға бірыңғай тәсілді қалыптастыру, сондай-ақ Үкімет деңгейінде басқарушылық шешімдер қабылдау үшін негізделген ұсынымдар әзірлеу үшін мемлекеттік органдар мынадай рөлдерге сәйкес қорытындылар ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік қызмет істері жөніндегі уәкілетті орган мемлекеттік органдардың қызметкерлеріне жүктемені және қайшылық/ауытқуларды қайта қарау жөніндегі ЖИ-зертханасын қолдана отырып, талдау негізінде, сондай-ақ мемлекеттік аппаратты бюрократиядан арылту және сыбайлас жемқорлық тәуекелдері бойынша ұсынымдар әзірлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бюджеттік жоспарлау жөніндегі орталық уәкілетті орган бюджеттік шығыстарды оңтайландыру және тиімді бюджеттік жоспарлау бойынша ұсынымдар әзірлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Уәкілетті орган мемлекеттік органдар құрылымының тиімділігі мен негізгі ұлттық индикаторларға қол жеткізудің басымдылығын ескере отырып, функцияларды оңтайландыру бойынша функционалдық талдау модулін қолдана отырып, талдау негізінде ұсынымдар әзірлеуді жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талдау қорытындысы бойынша қалыптастырылған қорытынды Қазақстан Республикасының Үкіметіне қарауға жіберіледі, онда қажет болған жағдайда цифрлық шешімдерді нақтылау үшін келісу кеңестері өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органдардың қайталанатын функцияларын анықтау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      қайта бөлудің салдарын бағалау: мүмкін болатын қайта бөлудің немесе функцияны жоюдың процестердің жалпы тиімділігі мен үздіксіздігіне әсерін болжау;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қайталануды анықтау бір мемлекеттік органның ішінде де, мемлекеттік органдар арасында нормативтік құқықтық актілерін және мемлекеттік органдардың құрылымдық бөлімшелерінің ережелерін талдау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      мақсаты: жауапкершіліктің нақты бөлінуін қамтамасыз ету, процестердің қайталануын болдырмау және ведомствоаралық өзара іс-қимылдың тиімділігін арттыру.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Функциялардың қайталануы келесі белгілер бойынша анықталады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      20. Сараптамалық қорытынды кезеңі.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолдану аясы ұқсас;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      Барлық алдыңғы талдаулардың нәтижелерін ескере отырып, уәкілетті органның қорытындысы.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) іс-әрекеттің ұқсас тұжырымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органдардың қайталанатын функцияларын анықтау</w:t>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұқсас жұмыс тобы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      21. Қайталануды анықтау бір мемлекеттік органның ішінде де, мемлекеттік органдар арасында нормативтік құқықтық актілерін және мемлекеттік органдардың құрылымдық бөлімшелерінің ережелерін талдау арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұқсас Тікелей нәтиже.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      22. Функциялардың қайталануы келесі белгілер бойынша анықталады:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қайталанатын функцияларды анықтау мақсатында келесі міндеттер орындалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      1) қолдану аясы ұқсас;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "қолдану аясы" критерийі бойынша функцияны іздеу жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      2) іс-әрекеттің ұқсас тұжырымы;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "әрекет" критерийі бойынша функцияны іздеу орындалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      3) ұқсас жұмыс тобы;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "нысаналы топ" критерийі бойынша функцияны іздеу орындалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      4) ұқсас Тікелей нәтиже.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) функция "Тікелей нәтиже" критерийі бойынша іздестіріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Қайталанатын функциялар осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған кемінді үш белгісі бойынша функциялардың сәйкес келуі жағдайында айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мысал:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) № 1 функция:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ел аумағына келетін шетел азаматтарын тіркеу және есепке алу" (көші-қон органдары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 2 функция:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Шетелдік жұмыс күшін тарту шеңберінде ел аумағына келетін шетелдік азаматтарды тіркеу және есепке алу" (жұмыспен қамту органдары);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      Мысал:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолдану аясы – көші-қон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      1) № 1 функция:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрекет-тіркеу және есепке алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс тобы-шетел азаматтары; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тікелей нәтиже – шетел азаматтарын есепке алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) № 1 функция:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Республикалық маңызы бар объектілерге экологиялық сараптама жүргізу" (уәкілетті орган);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 2 функция:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жергілікті маңызы бар объектілерге экологиялық сараптама жүргізу" (жергілікті атқарушы орган);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      Тікелей нәтиже – шетел азаматтарын есепке алу;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолдану аясы-экологиялық бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      2) № 1 функция:</w:t>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрекет-экологиялық сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысаналы топ-1) Республикалық маңызы бар объектілер, 2) жергілікті маңызы бар объектілер; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тікелей нәтиже-сәйкестікті бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) № 1 функция:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Әлеуметтік маңызы бар аурулардың профилактикасын жүргізу" (денсаулық сақтау және әлеуметтік даму министрлігі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 2 функция:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сотталғандар мен қамауда отырған адамдарды медициналық-санитариялық қамтамасыз етуді және мәжбүрлеп емдеуді жүзеге асыру" (жазаларды орындау қызметі);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      Тікелей нәтиже-сәйкестікті бақылау;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолдану аясы – Денсаулық сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      3) № 1 функция:</w:t>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс – әрекет-1) профилактика жүргізу, 2) медициналық-санитариялық қамтамасыз ету және мәжбүрлеп емдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс тобы-азаматтар; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тікелей нәтиже-аурудың төмендеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қайталанатын функцияларды анықтау қорытындылары бойынша олардың тізбесі осы Әдістемеге 1-қосымшаға сәйкес кестелік нысанда жасалады, онда мемлекеттік органдар қайталанатын функцияны алып тастау немесе сақтау бойынша негіздемелері бар бағанды толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Уәкілетті орган қайталанатын функциялардың толтырылған тізбесіне Тізілімде қайталама функцияны алып тастаудың немесе сақтаудың орындылығы немесе орынсыздығы туралы қорытындылары бар қорытындыны орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындыны Тізілімде орналастыру мүмкін болмаған жағдайда уәкілетті орган қорытындыны мемлекеттік органдарға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органдардың тән емес және артық функцияларын анықтау</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...15 lines deleted...]
-      Тікелей нәтиже-аурудың төмендеуі.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Ерекше және артық функциялар келесі белгілермен сипатталады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      25. Қайталанатын функцияларды анықтау қорытындылары бойынша олардың тізбесі осы Әдістемеге 1-қосымшаға сәйкес кестелік нысанда жасалады, онда мемлекеттік органдар қайталанатын функцияны алып тастау немесе сақтау бойынша негіздемелері бар бағанды толтырады.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стратегиялық байланыстың болмауы-функция мемлекеттік органның даму жоспарының немесе облыстың, республикалық маңызы бар қаланың немесе Астананың даму жоспарының мақсаттарына қол жеткізуге әсер етпейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      26. Уәкілетті орган қайталанатын функциялардың толтырылған тізбесіне Тізілімде қайталама функцияны алып тастаудың немесе сақтаудың орындылығы немесе орынсыздығы туралы қорытындылары бар қорытындыны орналастырады.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стратегиялық байланыстың болмауы-функция Мемлекеттік жоспарлау жүйесі құжаттарының мақсаттарына қол жеткізуге әсер етпейді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      Қорытындыны Тізілімде орналастыру мүмкін болмаған жағдайда уәкілетті орган қорытындыны мемлекеттік органдарға ұсынады.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқықтық негіз жоқ – қолданыстағы нормативтік құқықтық актіде бекіту жоқ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органдардың тән емес және артық функцияларын анықтау</w:t>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) нөлдік немесе төмен белсенділік-соңғы 2 жылда орындалмады, статистика жоқ, Бюджет жоқ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      27. Ерекше және артық функциялар келесі белгілермен сипатталады:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) функцияны бірегейліксіз қайталау-басқа функцияның мазмұнын қосымша жауапкершіліксіз немесе нәтижесіз қайталайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      1) стратегиялық байланыстың болмауы-функция мемлекеттік органның даму жоспарының немесе облыстың, республикалық маңызы бар қаланың немесе Астананың даму жоспарының мақсаттарына қол жеткізуге әсер етпейді;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ресурстардың пропорционалдығы - орындау минималды әсер ету кезінде пропорционалды емес үлкен ресурстарды қажет етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      1) стратегиялық байланыстың болмауы-функция Мемлекеттік жоспарлау жүйесі құжаттарының мақсаттарына қол жеткізуге әсер етпейді</w:t>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Функцияны мемлекеттік органның міндеттерімен салыстыру кезінде функцияның тапсырмаға (міндеттерге) қол жеткізу үшін орындалатындығы анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      2) құқықтық негіз жоқ – қолданыстағы нормативтік құқықтық актіде бекіту жоқ;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мысал:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      3) нөлдік немесе төмен белсенділік-соңғы 2 жылда орындалмады, статистика жоқ, Бюджет жоқ;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндеті: "денсаулық сақтау саласындағы мемлекеттік саясатты іске асыруды қамтамасыз ету";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...15 lines deleted...]
-      4) функцияны бірегейліксіз қайталау-басқа функцияның мазмұнын қосымша жауапкершіліксіз немесе нәтижесіз қайталайды;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функциясы: "медициналық қызмет көрсету саласында нормативтік құқықтық актілерді әзірлеу".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
-[...15 lines deleted...]
-      5) ресурстардың пропорционалдығы - орындау минималды әсер ету кезінде пропорционалды емес үлкен ресурстарды қажет етеді.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер функцияны орындау мемлекеттік органның міндетіне қол жеткізуге бағытталмаса, функция тән емес деп белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...15 lines deleted...]
-      28. Функцияны мемлекеттік органның міндеттерімен салыстыру кезінде функцияның тапсырмаға (міндеттерге) қол жеткізу үшін орындалатындығы анықталады.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Тән емес функцияларды анықтау қорытындылары бойынша олардың тізбесі осы Әдістемеге 1-қосымшаға сәйкес кестелік нысанда жасалады, онда мемлекеттік органдар функцияны алып тастау немесе сақтау жөніндегі негіздемелері бар бағанды толтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Уәкілетті орган өзіне тән емес функциялардың толтырылған тізбесіне функцияны алып тастаудың немесе сақтаудың орындылығы немесе орынсыздығы туралы қорытындысы бар қорытындыны Тізілімде орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындыны Тізілімде орналастыру мүмкін болмаған жағдайда уәкілетті орган қорытындыны қағаз немесе электрондық нысанда мемлекеттік органдарға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мемлекеттік органның артық функцияларын анықтау мақсатында функцияның мемлекеттік органның ережесінде белгіленген мемлекеттік органның міндеттеріне, мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының мақсаттары мен нысаналы индикаторларына қатыстылығы орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Функцияны мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде, мақсаттары мен нысаналы индикаторларында белгіленген міндеттерге жатқызу кезінде функцияны іске асырудың тікелей нәтижесін айқындау жөніндегі міндет орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Функцияны іске асырудың тікелей нәтижесі мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде, мақсаттарында және нысаналы индикаторларында белгіленген міндеттерге сәйкестігіне салыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мысал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...98 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
-[...15 lines deleted...]
-      Қорытындыны Тізілімде орналастыру мүмкін болмаған жағдайда уәкілетті орган қорытындыны қағаз немесе электрондық нысанда мемлекеттік органдарға ұсынады.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функциясы: "халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес келмейтін өнімдер тізілімін жүргізу қағидаларын әзірлеу және бекіту";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
-[...15 lines deleted...]
-      31. Мемлекеттік органның артық функцияларын анықтау мақсатында функцияның мемлекеттік органның ережесінде белгіленген мемлекеттік органның міндеттеріне, мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының мақсаттары мен нысаналы индикаторларына қатыстылығы орындалады.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Санитарлық-эпидемиологиялық бақылауды қамтамасыз ету" функциясын іске асырудың тікелей нәтижесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
-[...15 lines deleted...]
-      32. Функцияны мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде, мақсаттары мен нысаналы индикаторларында белгіленген міндеттерге жатқызу кезінде функцияны іске асырудың тікелей нәтижесін айқындау жөніндегі міндет орындалады.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органның даму жоспарының мақсаты: "жұқпалы аурулар деңгейін төмендету".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
-[...15 lines deleted...]
-      33. Функцияны іске асырудың тікелей нәтижесі мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде, мақсаттарында және нысаналы индикаторларында белгіленген міндеттерге сәйкестігіне салыстырылады.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Егер функцияны іске асырудың тікелей нәтижесі мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде, мақсаттарында және нысаналы индикаторларында белгіленген міндеттерге сәйкес келмеген жағдайда, функция артық деп белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Артық функцияларды анықтау қорытындылары бойынша олардың тізбесі осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кестелік нысанда жасалады, онда мемлекеттік органдар функцияны алып тастау немесе сақтау жөніндегі негіздемелері бар бағанды толтырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Уәкілетті орган артық функциялардың толтырылған тізбесіне функцияны алып тастаудың немесе сақтаудың орындылығы немесе орынсыздығы туралы қорытындысы бар қорытындыны Тізілімде орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындыны Тізілімде орналастыру мүмкін болмаған жағдайда уәкілетті орган қорытындыны қағаз немесе электрондық нысанда мемлекеттік органдарға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік басқару жүйесіндегі реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Мемлекеттік басқару жүйесіндегі реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау үшін мемлекеттік органның қызметіне функционалдық шолу Мемлекеттік басқарудың тиісті саласында (саласында) мемлекеттік реттеудің жалпы схемасын (бұдан әрі – мемлекеттік реттеудің қолданыстағы құрылымы) қалыптастыру және оның қызметі туралы Ережеде белгіленген міндеттерге функцияларды талдау жолымен жүргізіледі. мемлекеттік органның даму жоспарлары және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Мемлекеттік реттеудің жалпы схемасында Мемлекеттік басқарудың тиісті саласында (саласында) мемлекеттік саясатты іске асыруға қатысатын мемлекеттік органдардың негізгі функциялары көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
-[...15 lines deleted...]
-      36. Уәкілетті орган артық функциялардың толтырылған тізбесіне функцияны алып тастаудың немесе сақтаудың орындылығы немесе орынсыздығы туралы қорытындысы бар қорытындыны Тізілімде орналастырады.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Үкіметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
-[...15 lines deleted...]
-      Қорытындыны Тізілімде орналастыру мүмкін болмаған жағдайда уәкілетті орган қорытындыны қағаз немесе электрондық нысанда мемлекеттік органдарға ұсынады.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орталық мемлекеттік органдардың, олардың ведомстволарының және аумақтық органдардың;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік басқару жүйесіндегі реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау</w:t>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облыстың (республикалық маңызы бар қаланың, астананың), ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
-[...15 lines deleted...]
-      37. Мемлекеттік басқару жүйесіндегі реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау үшін мемлекеттік органның қызметіне функционалдық шолу Мемлекеттік басқарудың тиісті саласында (саласында) мемлекеттік реттеудің жалпы схемасын (бұдан әрі – мемлекеттік реттеудің қолданыстағы құрылымы) қалыптастыру және оның қызметі туралы Ережеде белгіленген міндеттерге функцияларды талдау жолымен жүргізіледі. мемлекеттік органның даму жоспарлары және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Мемлекеттік басқарудың тиісті саласындағы (саласындағы) қолданыстағы мемлекеттік реттеу құрылымының үлгілік жалпы схемасы осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік басқарудың тиісті саласындағы (саласындағы) қолданыстағы мемлекеттік реттеу құрылымын айқындау схемасы бойынша ұсынылған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Мемлекеттік реттеудің жалпы схемасы қалыптастырылғаннан кейін Мемлекеттік орган функцияларды мемлекеттік органның ережесінде белгіленген міндеттермен салыстыруды және мемлекеттік органның даму жоспарының немесе облыстың, республикалық маңызы бар қаланың және Астананың даму жоспарының мақсаттарына және нысаналы индикаторларына сәйкестендіруді пункттерге сәйкес жүргізеді 26, 27, 30, 31, 32, 33 және осы Әдістеменің 34-і.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Талдау мемлекеттік басқарудың әрбір саласы (аясы) бойынша барлық функциялардың толық тізбесін жасау және оларды стратегиялық, реттеуші, іске асырушы және бақылау функцияларына бөлу, сондай-ақ функцияларды саралау арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Мемлекеттік орган мемлекеттік органның даму жоспарының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде және мақсаттарында (нысаналы индикаторларында) белгіленген міндеттерге мемлекеттік реттеудің қалыптастырылған жалпы схемасын және функцияларды талдау қорытындыларын уәкілетті органға қорытынды дайындау үшін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Мемлекеттік органның штат санының оңтайлы лимитін айқындау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Мемлекеттік органның штат санының оңтайлы лимитін айқындау еңбекті нормалаудың ғылыми негізделген тәсілдерін қолдана отырып, функционалдық шолу барысында анықталған функционалдық жүктеме негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
-[...15 lines deleted...]
-      40. Мемлекеттік реттеудің жалпы схемасы қалыптастырылғаннан кейін Мемлекеттік орган функцияларды мемлекеттік органның ережесінде белгіленген міндеттермен салыстыруды және мемлекеттік органның даму жоспарының немесе облыстың, республикалық маңызы бар қаланың және Астананың даму жоспарының мақсаттарына және нысаналы индикаторларына сәйкестендіруді пункттерге сәйкес жүргізеді 26, 27, 30, 31, 32, 33 және осы Әдістеменің 34-і.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Мемлекеттік орган қызметкерлерінің оңтайлы санын есептеу негізіне мынадай параметрлер қойылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
-[...15 lines deleted...]
-      41. Талдау Мемлекеттік басқарудың әрбір саласы (саласы) бойынша барлық функциялардың толық тізбесін жасау және оларды стратегиялық, реттеушілік, іске асыру және бақылау, сондай-ақ Санаттар (негізгі, қосалқы, өзекті емес, процестік) бойынша жіктемелерге бөлу арқылы жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лауазымдар санаттары, мемлекеттік органның басқару құрылымы, құрылымдық бөлімшелер саны, басқарылу нормасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
-[...15 lines deleted...]
-      42. Мемлекеттік орган мемлекеттік органның даму жоспарының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде және мақсаттарында (нысаналы индикаторларында) белгіленген міндеттерге мемлекеттік реттеудің қалыптастырылған жалпы схемасын және функцияларды талдау қорытындыларын уәкілетті органға қорытынды дайындау үшін ұсынады.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тізілімге сәйкес түрлері (негізгі, қолдаушы және т. б.) және топтамалары бойынша жіктеле отырып орындалатын функциялардың тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 6-тарау. Мемлекеттік органның штат санының оңтайлы лимитін айқындау</w:t>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әрбір функцияны орындаудың еңбек сыйымдылығы нормативтері (бекітілген бірыңғай салааралық немесе салааралық үлгілік немесе үлгілік нормалар мен еңбек жөніндегі нормативтер болған кезде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
-[...15 lines deleted...]
-      43. Мемлекеттік органның штат санының оңтайлы лимитін айқындау еңбекті нормалаудың ғылыми негізделген тәсілдерін қолдана отырып, функционалдық шолу барысында анықталған функционалдық жүктеме негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сандық бағалауға жататын әрбір функция бойынша жұмыс көлемі (өлшенетін көрсеткіштерде (функцияны іске асырудың тікелей нәтижесін ескере отырып): өтініштер саны, берілген құжаттар, тексерулер, талдаулар және т. б.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
-[...15 lines deleted...]
-      44. Мемлекеттік орган қызметкерлерінің оңтайлы санын есептеу негізіне мынадай параметрлер қойылады:</w:t>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) күрделілігін, еңбек жағдайларын, автоматтандыру деңгейін, орындалатын міндеттердің сипатын ескеретін түзету коэффициенттері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
-[...15 lines deleted...]
-      1) лауазымдар санаттары, мемлекеттік органның басқару құрылымы, құрылымдық бөлімшелер саны, басқарылу нормасы;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) хронометраждық бақылаулардың деректері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Басшылар, мамандар және басқа да қызметшілер санатына жатқызу Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 Жарлығымен бекітілген мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізіліміне сәйкес жүргізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Орталық мемлекеттік органдардың құрылымын әзірлеу кезінде басқарудың мынадай нормаларын ескеру ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведомство оның құрамында бақылау функциялары және Аумақтық бөлімшелер болған кезде құрылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      департамент құрамында кемінде екі басқарма және бір басқармадағы қызметкерлер саны кемінде 3 штат бірлігі бар жеті штат бірлігі (басшы лауазымын қоса алғанда) болған кезде құрылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарма, қызмет құрамында кемінде үш штаттық бірлік (басшы лауазымын қоса алғанда) бар қызметкерлер саны болған кезде құрылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлім кемінде екі сектор және бір сектордағы қызметкерлер саны кемінде үш штат бірлігі (меңгеруші лауазымын қоса алғанда) бар құрамда 7 штат бірлігі болған кезде құрылады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
-[...15 lines deleted...]
-      46. Орталық мемлекеттік органдардың құрылымын әзірлеу кезінде басқарудың мынадай нормаларын ескеру ұсынылады:</w:t>
+    <w:bookmarkStart w:name="z193" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сектор (бюро, топ) кемінде үш штат бірлігі (меңгеруші лауазымын қоса алғанда) болған кезде құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
-[...15 lines deleted...]
-      ведомство оның құрамында бақылау функциялары және Аумақтық бөлімшелер болған кезде құрылады;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда құрылымдық бөлімшелердің құрамында</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Жергілікті атқарушы органдардың құрылымын әзірлеу кезінде "Қазақстан Республикасының жергілікті мемлекеттік басқарудың базалық құрылымын бекіту және Қазақстан Республикасы Үкіметінің кейбір шешімдерінің күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2013 жылғы 18 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4436,949 +5048,949 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "жергілікті атқарушы органдардың штат санының лимиттерін бекітудің кейбір мәселелері туралы" 2025 жылғы 27 маусымдағы № 480 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулылары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелерінің талаптары ескеріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z196" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Қосалқы құрылымдық бөлімшелердің санын (персоналды басқару қызметі, құжат айналымын басқару қызметі, заң қызметі, қаржы қызметі, Ішкі аудит қызметі, ішкі бақылау қызметі, ақпараттық-талдау қызметі) мемлекеттік органның жалпы санының 30 пайызынан аспайтын мөлшерде белгілеу ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Мемлекеттік органдар санының нормативтерін әзірлеу процесі олардың қызметінің ерекшелігіне қарай мынадай ірілендірілген кезеңдерден тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басқару функцияларының құрылымын белгілеу бойынша жұмыс берушінің әдістемелік және нормативтік материалдарын, жергілікті актілерін зерделеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмысты орындаудың ұйымдастырушылық-техникалық шарттары мен әдістерін алдын ала зерделеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) нормалау әдісін таңдауды, кестелердің, карталардың және басқа да құралдардың макеттерін әзірлеуді қоса алғанда, зерттеу әдістемесін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
-[...15 lines deleted...]
-      48. Қосалқы құрылымдық бөлімшелердің санын (персоналды басқару қызметі, құжат айналымын басқару қызметі, заң қызметі, қаржы қызметі, Ішкі аудит қызметі, ішкі бақылау қызметі, ақпараттық-талдау қызметі) мемлекеттік органның жалпы санының 30 пайызынан аспайтын мөлшерде белгілеу ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымды басқару функцияларының құрылымын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z197" w:id="191"/>
-[...15 lines deleted...]
-      49. Мемлекеттік органдар санының нормативтерін әзірлеу процесі олардың қызметінің ерекшелігіне қарай мынадай ірілендірілген кезеңдерден тұрады:</w:t>
+    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) функциялары бойынша жұмыс уақытының шығындарын зерттеуді дайындау және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
-[...15 lines deleted...]
-      1) басқару функцияларының құрылымын белгілеу бойынша жұмыс берушінің әдістемелік және нормативтік материалдарын, жергілікті актілерін зерделеу;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) функциялардың матрицаларын құру, басқару функциялары бойынша Мемлекеттік орган санының нормативтерін талдау және айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
-[...15 lines deleted...]
-      2) жұмысты орындаудың ұйымдастырушылық-техникалық шарттары мен әдістерін алдын ала зерделеу;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік орган санының нормативтерін тексеру, түзету және енгізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z200" w:id="194"/>
-[...15 lines deleted...]
-      3) нормалау әдісін таңдауды, кестелердің, карталардың және басқа да құралдардың макеттерін әзірлеуді қоса алғанда, зерттеу әдістемесін әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Еңбек сыйымдылығының бекітілген нормативтері болмаған кезде еңбек шығындарын бағалаудың сараптамалық әдістері немесе статистика мен есептілік негізінде қызметкерлердің нақты жүктемесін талдау пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z201" w:id="195"/>
-[...15 lines deleted...]
-      4) ұйымды басқару функцияларының құрылымын айқындау;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Әрбір функция / әрбір бөлімше бойынша қызметкерлер санының нормативтерін есептеу еңбек жөніндегі уәкілетті орган әзірлейтін ұйымдардың қызметшілері санының нормативтерін белгілеу жөніндегі әдістемелік ұсынымдарға сәйкес орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
-[...15 lines deleted...]
-      5) функциялары бойынша жұмыс уақытының шығындарын зерттеуді дайындау және жүргізу;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Барлық функциялар бойынша есептелгеннен кейін бөлімшелер бойынша жиынтық көрсеткіш шоғырландырылады және штат санының оңтайлы лимитін белгілеу жөніндегі ұсыныс үшін база ретінде пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
-[...15 lines deleted...]
-      6) функциялардың матрицаларын құру, басқару функциялары бойынша Мемлекеттік орган санының нормативтерін талдау және айқындау;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметшілер санын оңтайландыру мақсатында функционалдық шолу жүргізу кезінде де ескеріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z204" w:id="198"/>
-[...15 lines deleted...]
-      7) мемлекеттік орган санының нормативтерін тексеру, түзету және енгізу.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бизнес-процестерді цифрландыру және автоматтандыру деңгейі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z205" w:id="199"/>
-[...15 lines deleted...]
-      50. Еңбек сыйымдылығының бекітілген нормативтері болмаған кезде еңбек шығындарын бағалаудың сараптамалық әдістері немесе статистика мен есептілік негізінде қызметкерлердің нақты жүктемесін талдау пайдаланылады.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) функцияларды орталық аппарат, аумақтық органдар және ведомстволық бағынысты ұйымдар арасында бөлу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z206" w:id="200"/>
-[...15 lines deleted...]
-      51. Әрбір функция / әрбір бөлімше бойынша қызметкерлер санының нормативтерін есептеу еңбек жөніндегі уәкілетті орган әзірлейтін ұйымдардың қызметшілері санының нормативтерін белгілеу жөніндегі әдістемелік ұсынымдарға сәйкес орындалады.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) функциялардың түрлері мен түрлерінің арақатынасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z207" w:id="201"/>
-[...15 lines deleted...]
-      52. Барлық функциялар бойынша есептелгеннен кейін бөлімшелер бойынша жиынтық көрсеткіш шоғырландырылады және штат санының оңтайлы лимитін белгілеу жөніндегі ұсыныс үшін база ретінде пайдаланылады.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) функциялардың бір бөлігін бәсекелестік ортаға беру мүмкіндігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z208" w:id="202"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметшілер санын оңтайландыру мақсатында функционалдық шолу жүргізу кезінде де ескеріледі:</w:t>
+    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Оңтайлы санды есептеу қорытындысы қорытынды түрінде ресімделеді және кейіннен штат саны мен еңбекақы төлеу қорын жоспарлау кезінде пайдалану үшін функционалдық шолу объектісі болып табылатын мемлекеттік органға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z209" w:id="203"/>
-[...15 lines deleted...]
-      1) бизнес-процестерді цифрландыру және автоматтандыру деңгейі;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Уәкілетті органның қорытындысын қалыптастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z210" w:id="204"/>
-[...15 lines deleted...]
-      2) функцияларды орталық аппарат, аумақтық органдар және ведомстволық бағынысты ұйымдар арасында бөлу;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Уәкілетті органның қорытындыны дайындауы мемлекеттік органның қызметіне функционалдық шолу мақсатына байланысты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z211" w:id="205"/>
-[...15 lines deleted...]
-      3) функциялардың түрлері мен түрлерінің арақатынасы;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Мемлекеттік органдардың қайталанатын функцияларын анықтау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде уәкілетті орган тігінен түйіскен және көлденең түйіскен функцияларға түйіскен функцияларды бөле отырып, қайталама функциялардың аражігін ажыратуды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z212" w:id="206"/>
-[...15 lines deleted...]
-      4) функциялардың бір бөлігін бәсекелестік ортаға беру мүмкіндігі.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Қорытындыны қалыптастыру: функцияларды іске асырудың олардың нысаналы топтарына жақындығын, салалар бойынша өзара іс-қимылды ескере отырып жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z213" w:id="207"/>
-[...15 lines deleted...]
-      53. Оңтайлы санды есептеу қорытындысы қорытынды түрінде ресімделеді және кейіннен штат саны мен еңбекақы төлеу қорын жоспарлау кезінде пайдалану үшін функционалдық шолу объектісі болып табылатын мемлекеттік органға жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлденең немесе тігінен ұштасқан функцияларды іске асыру үшін мемлекеттік органдар мен жергілікті атқарушы органдардың әлеуетін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z214" w:id="208"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 7-тарау. Уәкілетті органның қорытындысын қалыптастыру</w:t>
+    <w:bookmarkStart w:name="z219" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      даму жоспарларында қамтылған мемлекеттік органдар қызметінің стратегиялық мақсаттары мен түпкілікті нәтижелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z215" w:id="209"/>
-[...15 lines deleted...]
-      54. Уәкілетті органның қорытындыны дайындауы мемлекеттік органның қызметіне функционалдық шолу мақсатына байланысты болады.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Мемлекеттік органдардың өзіне тән емес және артық функцияларын анықтау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде уәкілетті орган өзіне тән емес функцияларды мынадай белгілер бойынша саралауды жүргізеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z216" w:id="210"/>
-[...15 lines deleted...]
-      55. Мемлекеттік органдардың қайталанатын функцияларын анықтау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде уәкілетті орган тігінен түйіскен және көлденең түйіскен функцияларға түйіскен функцияларды бөле отырып, қайталама функциялардың аражігін ажыратуды жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      артық болып табылады (оны мемлекеттік органның әкімшілік-басқару процесінен алып тастау жұмыс сапасының төмендеуіне немесе Мемлекеттік қызмет көрсетуге әкеп соқпайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z217" w:id="211"/>
-[...15 lines deleted...]
-      56. Қорытындыны қалыптастыру: функцияларды іске асырудың олардың нысаналы топтарына жақындығын, салалар бойынша өзара іс-қимылды ескере отырып жүзеге асырылады;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолдау болып табылады (яғни ішкі әкімшілік-шаруашылық қызметті, сондай-ақ ішкі бақылау қызметінің және мемлекеттік органның бұқаралық ақпарат құралдарының қызметін қамтамасыз етуге бағытталған);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z218" w:id="212"/>
-[...15 lines deleted...]
-      көлденең немесе тігінен ұштасқан функцияларды іске асыру үшін мемлекеттік органдар мен жергілікті атқарушы органдардың әлеуетін;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізгі болып табылады, бірақ бұл ретте мемлекеттік реттеу шегінен шығады, сондай-ақ мұндай функцияны енгізудің нәтижелері мен мақсаттары тиімсіз (рұқсат беру немесе хабарлама жасау тәртібі, Мемлекеттік бақылау).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z219" w:id="213"/>
-[...15 lines deleted...]
-      даму жоспарларында қамтылған мемлекеттік органдар қызметінің стратегиялық мақсаттары мен түпкілікті нәтижелері.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Мемлекеттік басқару жүйесінде реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде мемлекеттік органның даму жоспарының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының міндеттері мен мақсаттарына (нысаналы индикаторларына) мемлекеттік органның функцияларын талдау қорытындылары ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z220" w:id="214"/>
-[...15 lines deleted...]
-      57. Мемлекеттік органдардың өзіне тән емес және артық функцияларын анықтау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде уәкілетті орган өзіне тән емес функцияларды мынадай белгілер бойынша саралауды жүргізеді:</w:t>
+    <w:bookmarkStart w:name="z225" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Қорытындыны қалыптастыру сыртқы көздерден ақпарат жинауды және мемлекеттік органның мемлекеттік басқаруды цифрлық трансформациялау, ішкі бизнес-процестерді реинжинирингтеу және оларды автоматтандыру бойынша жүргізген жұмыстарының нәтижелерін ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z221" w:id="215"/>
-[...15 lines deleted...]
-      артық болып табылады (оны мемлекеттік органның әкімшілік-басқару процесінен алып тастау жұмыс сапасының төмендеуіне немесе Мемлекеттік қызмет көрсетуге әкеп соқпайды);</w:t>
+    <w:bookmarkStart w:name="z226" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Мемлекеттік органның штат санының оңтайлы лимитін айқындау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде уәкілетті орган мынадай өлшемшарттарды ескереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z222" w:id="216"/>
-[...15 lines deleted...]
-      қолдау болып табылады (яғни ішкі әкімшілік-шаруашылық қызметті, сондай-ақ ішкі бақылау қызметінің және мемлекеттік органның бұқаралық ақпарат құралдарының қызметін қамтамасыз етуге бағытталған);</w:t>
+    <w:bookmarkStart w:name="z227" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік-аумақтық бөлініс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z223" w:id="217"/>
-[...15 lines deleted...]
-      негізгі болып табылады, бірақ бұл ретте мемлекеттік реттеу шегінен шығады, сондай-ақ мұндай функцияны енгізудің нәтижелері мен мақсаттары тиімсіз (рұқсат беру немесе хабарлама жасау тәртібі, Мемлекеттік бақылау).</w:t>
+    <w:bookmarkStart w:name="z228" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) халықтың тығыздығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z224" w:id="218"/>
-[...15 lines deleted...]
-      58. Мемлекеттік басқару жүйесінде реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде мемлекеттік органның даму жоспарының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының міндеттері мен мақсаттарына (нысаналы индикаторларына) мемлекеттік органның функцияларын талдау қорытындылары ескеріледі.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудандар, округтер мен ауылдық елді мекендер арасындағы қашықтық, облыс және аудан орталықтарынан қашықтық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z225" w:id="219"/>
-[...15 lines deleted...]
-      59. Қорытындыны қалыптастыру сыртқы көздерден ақпарат жинауды және мемлекеттік органның мемлекеттік басқаруды цифрлық трансформациялау, ішкі бизнес-процестерді реинжинирингтеу және оларды автоматтандыру бойынша жүргізген жұмыстарының нәтижелерін ескере отырып жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) елді мекендердің саны және олардың орналасу тығыздығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z226" w:id="220"/>
-[...15 lines deleted...]
-      60. Мемлекеттік органның штат санының оңтайлы лимитін айқындау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде уәкілетті орган мынадай өлшемшарттарды ескереді:</w:t>
+    <w:bookmarkStart w:name="z231" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өңір халқының саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
-[...15 lines deleted...]
-      1) әкімшілік-аумақтық бөлініс;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік органның немесе өңірдің салалық ерекшелігі (өнеркәсіп, ауыл шаруашылығы, кәсіпкерлік объектілерінің саны және т. б.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z228" w:id="222"/>
-[...15 lines deleted...]
-      2) халықтың тығыздығы;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) процестік әрекеттерді автоматтандыру үшін жағдайлардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z229" w:id="223"/>
-[...15 lines deleted...]
-      3) аудандар, округтер мен ауылдық елді мекендер арасындағы қашықтық, облыс және аудан орталықтарынан қашықтық;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік бақылау субъектілері мен объектілерінің саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z230" w:id="224"/>
-[...15 lines deleted...]
-      4) елді мекендердің саны және олардың орналасу тығыздығы;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік бақылау субъектілері мен объектілерінің арақашықтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z231" w:id="225"/>
-[...15 lines deleted...]
-      5) өңір халқының саны;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік көрсетілетін қызметтерді алушылардың саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z232" w:id="226"/>
-[...15 lines deleted...]
-      6) мемлекеттік органның немесе өңірдің салалық ерекшелігі (өнеркәсіп, ауыл шаруашылығы, кәсіпкерлік объектілерінің саны және т. б.);</w:t>
+    <w:bookmarkStart w:name="z237" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік органдардың құрылымдық бөлімшелері арасында және олардың ішінде штат санын ұтымды бөлу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z233" w:id="227"/>
-[...15 lines deleted...]
-      7) процестік әрекеттерді автоматтандыру үшін жағдайлардың болуы;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) функцияларды бәсекелестік ортаға беру мүмкіндігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z234" w:id="228"/>
-[...15 lines deleted...]
-      8) мемлекеттік бақылау субъектілері мен объектілерінің саны;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тұрақты бос штат бірліктерінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z235" w:id="229"/>
-[...15 lines deleted...]
-      9) мемлекеттік бақылау субъектілері мен объектілерінің арақашықтығы;</w:t>
+    <w:bookmarkStart w:name="z240" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) басқа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z236" w:id="230"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5483,68 +6095,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу жөніндегі әдістемеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkStart w:name="z242" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қайталанатын немесе тән емес немесе артық функциялардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5656,70 +6268,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="236"/>
+          <w:bookmarkStart w:name="z243" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайталанатын/ тән емес/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 артық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6301,88 +6913,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу жөніндегі әдістемеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:bookmarkStart w:name="z245" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік басқарудың тиісті саласында (саласында) мемлекеттік реттеудің қолданыстағы құрылымын айқындау схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z246" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -6467,55 +7079,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>