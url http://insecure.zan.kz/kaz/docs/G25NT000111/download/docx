--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a2e9ad" w14:textId="0a2e9ad">
+    <w:p w14:paraId="8e6472c" w14:textId="8e6472c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -903,51 +903,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) хронометраждық жұмыстар-жедел элементтердің циклдік қайталанатын элементтері, сондай-ақ дайындық-қорытынды жұмыстың немесе жұмыс орнына қызмет көрсету жөніндегі жұмыстың элементтері зерделенетін байқау түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) артық функция-мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының мақсаттарына қол жеткізу үшін пайдалы болып табылмайтын функция;</w:t>
+      10) артық функция – мемлекеттік органның даму жоспарының, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарының мақсаттарына қол жеткізу үшін пайдалы болып табылмайтын функция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) қайталанатын функциялар-бірнеше органдар, құрылымдық немесе аумақтық бөлімшелер орындайтын, мазмұндық жағынан ұқсас және ұштасатын функциялар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z249" w:id="22"/>
     <w:p>
@@ -1052,51 +1052,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2121,316 +2141,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мақсаты: функцияның құқықтық заңдылығы мен өзектілігін анықтау, сондай-ақ оның бастапқы көзі мен құқықтық мәнмәтінін анықтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Мақсаттармен салыстыру кезеңі және функцияларды саралау.</w:t>
+      16. Мақсаттармен салыстыру және функцияларды саралау кезеңі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      нысаналы индикаторлармен және KPI-мен байланыс: функцияны орындау нақты түйінді тиімділік көрсеткіштеріне (KPI) және мемлекеттік орган немесе сектор үшін белгіленген нысаналы индикаторларға қол жеткізуге қалай әсер ететінін айқындау;</w:t>
+        <w:t xml:space="preserve">
+      Мақсаттармен салыстыру: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегиялық құжаттарға байланыстыру: функцияның мемлекеттік бағдарламалармен, ұлттық басымдықтармен, салаларды дамыту стратегияларымен, мемлекеттік органның, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларымен байланысын талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысаналы индикаторлармен және KPI-мен байланыс: функцияны орындау нақты негізгі тиімділік көрсеткіштеріне (KPI) және мемлекеттік орган немесе сектор үшін белгіленген нысаналы индикаторларға қол жеткізуге қалай әсер ететінін анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салымды бағалау: стратегиялық міндеттерді шешуге және жаһандық мақсаттарға қол жеткізуге функцияның тікелей және жанама үлесін сандық және сапалық бағалау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мақсаты: функцияның стратегиялық маңыздылығы мен өзектілігін, оның жалпы мемлекеттік саясатқа және ұзақ мерзімді жоспарларға сәйкестігін растау.</w:t>
-[...125 lines deleted...]
-      5) қосалқы – мемлекеттік органның ішкі жұмысын реттеуге бағытталған функциялар.</w:t>
+      мақсаты: функцияның стратегиялық маңыздылығы мен өзектілігін, оның жалпы мемлекеттік саясатқа және ұзақ мерзімді жоспарларға сәйкестігін растауды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.05.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 53</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4127,91 +4021,215 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытындыны Тізілімде орналастыру мүмкін болмаған жағдайда уәкілетті орган қорытындыны қағаз немесе электрондық нысанда мемлекеттік органдарға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z156" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Мемлекеттік органның артық функцияларын анықтау мақсатында функцияның мемлекеттік органның ережесінде белгіленген мемлекеттік органның міндеттеріне, мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының мақсаттары мен нысаналы индикаторларына қатыстылығы орындалады.</w:t>
+      31. Мемлекеттік органның артық функцияларын айқындау мақсатында функцияны мемлекеттік органның ережесінде белгіленген мемлекеттік органның міндеттеріне, мемлекеттік органның даму жоспарының, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарының мақсаттары мен нысаналы индикаторларына жатқызу орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Функцияны мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде, мақсаттары мен нысаналы индикаторларында белгіленген міндеттерге жатқызу кезінде функцияны іске асырудың тікелей нәтижесін айқындау жөніндегі міндет орындалады.</w:t>
+      32. Функцияны мемлекеттік органның даму жоспарының, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарының ережесінде, мақсаттары мен нысаналы индикаторларында белгіленген міндеттерге жатқызу кезінде функцияны іске асырудың тікелей нәтижесін айқындау жөніндегі міндет орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z158" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Функцияны іске асырудың тікелей нәтижесі мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде, мақсаттарында және нысаналы индикаторларында белгіленген міндеттерге сәйкестігіне салыстырылады.</w:t>
+      33. Функцияны іске асырудың тікелей нәтижесі ережеде белгіленген міндетке, мемлекеттік органның, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарының мақсаттары мен нысаналы индикаторларына сәйкестігіне салыстырып тексеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z159" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мысал:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z160" w:id="149"/>
     <w:p>
@@ -4251,70 +4269,194 @@
         <w:t>
       "Санитарлық-эпидемиологиялық бақылауды қамтамасыз ету" функциясын іске асырудың тікелей нәтижесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z162" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органның даму жоспарының мақсаты: "жұқпалы аурулар деңгейін төмендету".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z163" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Егер функцияны іске асырудың тікелей нәтижесі мемлекеттік органның даму жоспарының, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде, мақсаттарында және нысаналы индикаторларында белгіленген міндеттерге сәйкес келмеген жағдайда, функция артық деп белгіленеді.</w:t>
+      34. Егер функцияны іске асырудың тікелей нәтижесі ережеде белгіленген міндеттерге, мемлекеттік органның, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарының мақсаттары мен нысаналы индикаторларына сәйкес келмеген жағдайда, функция артық деп белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z164" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Артық функцияларды анықтау қорытындылары бойынша олардың тізбесі осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4385,54 +4527,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік басқару жүйесіндегі реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z168" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Мемлекеттік басқару жүйесіндегі реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау үшін мемлекеттік органның қызметіне функционалдық шолу Мемлекеттік басқарудың тиісті саласында (саласында) мемлекеттік реттеудің жалпы схемасын (бұдан әрі – мемлекеттік реттеудің қолданыстағы құрылымы) қалыптастыру және оның қызметі туралы Ережеде белгіленген міндеттерге функцияларды талдау жолымен жүргізіледі. мемлекеттік органның даму жоспарлары және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары.</w:t>
+      37. Мемлекеттік басқару жүйесіндегі реттеу салаларына (секторларына) сәйкес мемлекеттік органды және оның құрылымын айқындау үшін мемлекеттік орган қызметіне функционалдық шолу мемлекеттік басқарудың тиісті саласындағы (секторындағы) мемлекеттік реттеудің жалпы схемасын (бұдан әрі – мемлекеттік реттеудің қолданыстағы құрылымы) қалыптастыру және функцияларын оның қызметі туралы ережеде және мемлекеттік органның даму жоспарларында және астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларында белгіленген міндеттеріне талдау жүргізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z169" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Мемлекеттік реттеудің жалпы схемасында Мемлекеттік басқарудың тиісті саласында (саласында) мемлекеттік саясатты іске асыруға қатысатын мемлекеттік органдардың негізгі функциялары көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z170" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4465,74 +4669,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орталық мемлекеттік органдардың, олардың ведомстволарының және аумақтық органдардың;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z172" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) облыстың (республикалық маңызы бар қаланың, астананың), ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдары;</w:t>
+      3) астананың (облыстың, республикалық маңызы бар қаланың), ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z173" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z174" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Мемлекеттік басқарудың тиісті саласындағы (саласындағы) қолданыстағы мемлекеттік реттеу құрылымының үлгілік жалпы схемасы осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4545,54 +4811,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік басқарудың тиісті саласындағы (саласындағы) қолданыстағы мемлекеттік реттеу құрылымын айқындау схемасы бойынша ұсынылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z175" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Мемлекеттік реттеудің жалпы схемасы қалыптастырылғаннан кейін Мемлекеттік орган функцияларды мемлекеттік органның ережесінде белгіленген міндеттермен салыстыруды және мемлекеттік органның даму жоспарының немесе облыстың, республикалық маңызы бар қаланың және Астананың даму жоспарының мақсаттарына және нысаналы индикаторларына сәйкестендіруді пункттерге сәйкес жүргізеді 26, 27, 30, 31, 32, 33 және осы Әдістеменің 34-і.</w:t>
+      40. Мемлекеттік реттеудің жалпы схемасы қалыптастырылғаннан кейін мемлекеттік орган осы Әдістеменің 26, 27, 30, 31, 32, 33 және 34-тармақтарына сәйкес функцияларды мемлекеттік орган туралы ережеде белгіленген міндеттермен және мемлекеттік органның даму жоспарының немесе астананың, облыстың, республикалық маңызы бар қаланың даму жоспарының мақсаттары мен нысаналы индикаторларымен салыстыруды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z176" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Талдау мемлекеттік басқарудың әрбір саласы (аясы) бойынша барлық функциялардың толық тізбесін жасау және оларды стратегиялық, реттеуші, іске асырушы және бақылау функцияларына бөлу, сондай-ақ функцияларды саралау арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4647,54 +4975,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z177" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Мемлекеттік орган мемлекеттік органның даму жоспарының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының ережесінде және мақсаттарында (нысаналы индикаторларында) белгіленген міндеттерге мемлекеттік реттеудің қалыптастырылған жалпы схемасын және функцияларды талдау қорытындыларын уәкілетті органға қорытынды дайындау үшін ұсынады.</w:t>
+      42. Мемлекеттік орган уәкілетті органға қорытынды дайындау үшін қалыптастырылған мемлекеттік реттеудің жалпы схемасын және функцияларды ережеде белгіленген міндеттерге және мемлекеттік органның даму жоспарының және астананың, облыстың, республикалық маңызы бар қаланың даму жоспарының мақсаттарына (нысаналы индикаторларына) талдау қорытындыларын ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z178" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Мемлекеттік органның штат санының оңтайлы лимитін айқындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z179" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5623,54 +6013,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі болып табылады, бірақ бұл ретте мемлекеттік реттеу шегінен шығады, сондай-ақ мұндай функцияны енгізудің нәтижелері мен мақсаттары тиімсіз (рұқсат беру немесе хабарлама жасау тәртібі, Мемлекеттік бақылау).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z224" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58. Мемлекеттік басқару жүйесінде реттеу салаларына (салаларына) сәйкес мемлекеттік органды және оның құрылымын айқындау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде мемлекеттік органның даму жоспарының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарының міндеттері мен мақсаттарына (нысаналы индикаторларына) мемлекеттік органның функцияларын талдау қорытындылары ескеріледі.</w:t>
+      58. Мемлекеттік басқару жүйесінде реттеу салаларына (аяларына) сәйкес мемлекеттік органды және оның құрылымын айқындау мақсатында жүргізілген мемлекеттік органның қызметіне функционалдық шолу қорытындысын қалыптастыру кезінде мемлекеттік органның даму жоспарының және астананың, облыстың, республикалық маңызы бар қаланың даму жоспарының міндеттері мен мақсаттарына (нысаналы индикаторларына) мемлекеттік органның функцияларын талдау қорытындылары ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z225" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Қорытындыны қалыптастыру сыртқы көздерден ақпарат жинауды және мемлекеттік органның мемлекеттік басқаруды цифрлық трансформациялау, ішкі бизнес-процестерді реинжинирингтеу және оларды автоматтандыру бойынша жүргізген жұмыстарының нәтижелерін ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z226" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7079,55 +7531,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7453,31 +7905,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>