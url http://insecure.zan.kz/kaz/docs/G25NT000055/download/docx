--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c18bda" w14:textId="3c18bda">
+    <w:p w14:paraId="41a257c" w14:textId="41a257c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 20 маусымдағы № 55 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 20 маусымдағы № 55 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1136,74 +1136,190 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрыққа 1-қосымша</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Премьер-Министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орынбасары –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық экономика министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 20 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 55 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке кәсіпкерлікті мемлекеттік қолдау шараларының тізілімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізілім жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -1220,68 +1336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...16 lines deleted...]
-              <w:t>№</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1530,51 +1629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шағын, оның ішінде шағын кәсіпкерлік субъектілерінің кредиттері/микрокредиттері бойынша сыйақы мөлшерлемесінің бір бөлігін портфельдік субсидиялау</w:t>
+Акваөсіру өнімдерінің өнімділігі мен сапасын арттыруды, сондай-ақ асыл тұқымды балық шаруашылығын дамытуды субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1602,169 +1701,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір шаралары туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 қыркүйектегі № 754 </w:t>
-[...81 lines deleted...]
-ҚР ҰЭМ</w:t>
+"Аквашаруашылық өнімінің өнімділігі мен сапасын арттыруды, сондай-ақ асыл тұқымды балық өсіруді дамытуды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 1 қарашадағы № 412 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37320 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аквашаруашылықпен (балық өсіру шаруашылығы) айналысатын жеке немесе заңды тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1797,51 +1906,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шағын, оның ішінде микро кәсіпкерлік субъектілерінің кредиттері/микрокредиттері бойынша ішінара кепілдік беру</w:t>
+Инвестициялық салымдар кезінде балық шаруашылығы субъектісі шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1868,160 +1977,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ҰЭМ</w:t>
+              <w:t xml:space="preserve">
+"Аквашаруашылық саласындағы инвестициялық салымдар бойынша шығындардың бір бөлігін өтеу бойынша субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 1 қарашадағы № 410 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37319 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық салымдарды жүзеге асыратын балық шаруашылығы субъектісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2054,51 +2183,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыйақы мөлшерлемесінің бір бөлігін субсидиялау</w:t>
+Қайта өңдеу кәсіпорындарының ауыл шаруашылығы өнімін тереңдетіп өңдеу өнімдерін өндіру үшін сатып алуға жұмсаған шығындарын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2125,160 +2254,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ҰЭМ</w:t>
+              <w:t xml:space="preserve">
+"Өңдеуші кәсіпорындардың ауылшаруашылық өнімін тереңдете өңдеп өнім өндіруі үшін оны сатып алу шығындарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 26 қарашадағы № 3-2/615 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10087 тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы өнімдерін терең өңдеу өнімдерін өндіру үшін сатып алуды жүзеге асыратын өңдеуші кәсіпорындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2311,51 +2460,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік субъектілерін ислам банктері қаржыландырған кезде тауарға үстеме бағаның бір бөлігін және ислам банктерінің табысын құрайтын жалдау төлемінің бір бөлігін субсидиялау</w:t>
+Асыл тұқымды мал шаруашылығын дамытуды, мал шаруашылығы өнімінің өнімділігі мен сапасын арттыруды субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2382,160 +2531,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ҰЭМ</w:t>
+              <w:t xml:space="preserve">
+"Асыл тұқымды мал шаруашылығын дамытуды, мал шаруашылығының өнімділігін және өнім сапасын арттыруды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 15 наурыздағы № 108 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18404 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы өнімін өндірумен айналысатын жеке немесе заңды тұлға; генетикалық әлеуеті жоғары малдың өсімін молайтумен, оларды сақтаумен және өсірумен айналысатын жеке немесе заңды тұлға (асыл тұқымды мал шаруашылығы); асыл тұқымдық орталық, асыл тұқымды малдың тұқымы мен эмбриондарын өткізу жөніндегі дистрибьютерлік орталық, ауыл шаруашылығы малдарының аналық басын қолдан ұрықтандыру жөнінде қызметтер көрсететін ұрықтандыру технигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2568,51 +2737,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік субъектілері шығарған облигациялар бойынша купондық сыйақы мөлшерлемесін субсидиялау</w:t>
+Ауыл шаруашылығы жануарларын, техникасы мен технологиялық жабдықтарын сатып алуға кредит беру, сондай-ақ лизинг кезінде сыйақы мөлшерлемелерін субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2639,160 +2808,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ҰЭМ</w:t>
+              <w:t xml:space="preserve">
+"Агроөнеркәсіптік кешен субъектілеріне кредит беру, сондай-ақ ауыл шаруашылығы жануарларын, техникасы мен технологиялық жабдығын сатып алуға лизинг кезінде сыйақы мөлшерлемелерін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 26 қазандағы № 436 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17741 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы институтымен қарыз шартын жасасқан және осы Қағидаларға 1-қосымшаға сәйкес ауыл шаруашылығы өнімін өндіру және (немесе) қайта өңдеу саласындағы басым жобалар бойынша кредиттеуге және қаржы лизингіне арналған тауарлардың тізбесіне сәйкес қызметті жүзеге асыратын жеке немесе заңды тұлға, ЖК (оның ішінде шаруа (фермер) қожалығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2825,51 +3014,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттер/қаржы лизингі бойынша кепілдік беру</w:t>
+Инвестициялық салымдар кезінде АӨК субъектісі шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2896,160 +3085,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ҰЭМ</w:t>
+              <w:t xml:space="preserve">
+"Инвестициялық салымдар кезінде агроөнеркәсіптік кешен субъектісі шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2018 жылғы 23 шілдедегі № 317 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17320 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық салымдарды жүзеге асыратын және ауыл шаруашылығы өнімін өндірумен және (немесе) өңдеумен айналысатын кәсіпкерлік субъектісі үшін негізгі немесе қайталама қызмет түрінің тізбесіне сәйкес экономикалық қызмет түрлерінің жалпы жіктеуішінің (ЭҚЖЖ) бөлімдеріне жататын ауыл шаруашылығы өнімін өндірумен және (немесе) өңдеумен айналысатын кәсіпкерлік субъектісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3082,51 +3291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа бизнес-идеяларды іске асыру үшін мемлекеттік гранттар беру</w:t>
+АӨК саласындағы жобаларға кредит беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3153,124 +3362,144 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ҰЭМ</w:t>
+              <w:t xml:space="preserve">
+"Агроөнеркәсіптік кешен саласындағы жобаларға кредит беру қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2023 жылғы 31 тамыздағы № 322 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33364 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӨК қызметін жүзеге асыратын жеке және заңды тұлғалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3339,51 +3568,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инженерлік инфрақұрылымды жүргізу</w:t>
+Ауыл шаруашылығы өнімдерін форвардтық сатып алу бағдарламасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3411,159 +3640,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір шаралары туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 қыркүйектегі № 754 қаулысы</w:t>
-[...71 lines deleted...]
-ҚР ҰЭМ</w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы өнімін өндірумен, оның ішінде жай серіктестік/консорциум құру арқылы айналысатын жеке немесе заңды тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Азық-түлік келісімшарт корпорациясы" ҰК" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3596,51 +3825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік субъектілері шығарған облигациялар бойынша кепілдік беру</w:t>
+Басым дақылдар, оның ішінде көпжылдық екпелер өндірісін дамытуды субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3667,160 +3896,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ҰЭМ</w:t>
+              <w:t xml:space="preserve">
+"Өсімдік шаруашылығы өнімінің шығымдылығы мен сапасын арттыруды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 30 наурыздағы № 107 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20209 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы тауарын өндірушілер немесе ауыл шаруашылығы кооперативтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3853,51 +4102,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шағын бизнес субъектілерінің бәсекеге қабілеттілігін арттыруға бағытталған "Бәсекеге қабілеттілік" инвестициялық гранттарын ұсыну</w:t>
+Тұқым шаруашылығын дамытуды субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3925,123 +4174,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір шаралары туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 қыркүйектегі № 754 қаулысы</w:t>
-[...71 lines deleted...]
-ҚР ҰЭМ</w:t>
+"Өсімдік шаруашылығы өнімінің шығымдылығы мен сапасын арттыруды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 30 наурыздағы № 107 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20209 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оригинаторлар, элиталық тұқым шаруашылықтары, тұқым шаруашылықтары, өткізушілер, ауыл шаруашылығы тауарларын өндірушілер немесе ауыл шаруашылығы кооперативтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4110,51 +4359,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өңдеу өнеркәсібіндегі кәсіпкерлік субъектілерін ЕДБ арқылы қаржыландыру үшін "Қазақстанның даму банкі" АҚ және "Даму" КДҚ" АҚ банкаралық кредит беруі (3 транш)</w:t>
+Тыңайтқыштардың құнын субсидиялау (органикалық тыңайтқыштарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4181,218 +4430,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...130 lines deleted...]
-ҚР ҰЭМ</w:t>
+              <w:t>
+"Өсімдік шаруашылығы өнімінің шығымдылығы мен сапасын арттыруды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 30 наурыздағы № 107 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20209 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы тауарын өндірушілер немесе ауыл шаруашылығы кооперативтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстанның Даму Банкі" АҚ / "Даму" КДҚ" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4425,51 +4616,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауылдық елді мекендерде және шағын қалаларда шағын кредит беру ("Ауыл аманаты" жобасы)</w:t>
+Саны зиян тигізудің экономикалық шегінен жоғары зиянды және аса қауіпті зиянды организмдерге және карантиндік объектілерге қарсы өңдеулер жүргізуге арналған пестицидтердің, биоагенттердің (энтомофагтардың) құнын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4497,249 +4688,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
-[...161 lines deleted...]
-ҚР ҰЭМ</w:t>
+"Өсімдік шаруашылығы өнімінің шығымдылығы мен сапасын арттыруды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 30 наурыздағы № 107 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20209 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы тауарын өндірушілер немесе ауыл шаруашылығы кооперативтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӘКК</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4772,51 +4873,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акваөсіру өнімдерінің өнімділігі мен сапасын арттыруға, сондай-ақ асыл тұқымды балық шаруашылығын дамытуға субсидиялау</w:t>
+Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4844,107 +4945,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Акваөсіру (балық өсіру шаруашылығы) өнімінің өнімділігі мен сапасын арттыруды, сондай-ақ асыл тұқымды балық өсіруді дамытуды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2022 жылғы 24 мамырдағы № 180 </w:t>
+"Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 8 желтоқсандағы № 1-1/1069 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28188 болып тіркелді)</w:t>
-[...35 lines deleted...]
-Акваөсіру мен ниетпен (балық өсірумен) айналысатын жеке немесе заңды тұлға</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12677 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы кооперативтерінің тексеру одағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5049,51 +5150,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестициялау кезінде балық шаруашылығы субъектісі шеккен шығындардың бір бөлігін өтеуді субсидиялау</w:t>
+Органикалық өнім өндірудің сәйкестігін растау кезінде жұмсалған шығыстардың бір бөлігін субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5121,107 +5222,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Балық шаруашылығы субъектісі инвестициялық инвестицияларды жүзеге асыру кезінде шеккен шығыстарының бір бөлігін өтеуді субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2022 жылғы 14 маусымдағы № 219 </w:t>
+"Органикалық өнім өндірудің сәйкестігін растау кезінде жұмсалған шығыстардың бір бөлігін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2024 жылғы 6 қарашадағы № 372 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28450 болып тіркелді)</w:t>
-[...35 lines deleted...]
-Инвестициялар жасайтын балық шаруашылығы субъектісі</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35345 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Органикалық өнім өндірушілер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5326,51 +5427,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қайта өңдеу кәсіпорындарының ауыл шаруашылығы өнімін тереңдетіп өңдеу өнімдерін өндіру үшін сатып алуға жұмсаған шығындарын субсидиялау</w:t>
+АӨК субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5397,88 +5498,108 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Ауыл шаруашылығы өнімдерін терең өңдеу өнімдерін өндіру үшін сатып алуды жүзеге асыратын өңдеуші кәсіпорындар</w:t>
+              <w:t xml:space="preserve">
+"Агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру мен сақтандыру шеңберінде субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 қаңтардағы № 9-1/71 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12183 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кредитормен кредиттік шартты жасасқан АӨК қызметін жүзеге асыратын жеке немесе заңды тұлға, сондай-ақ ЖК (оның ішінде шаруа (фермер) қожалығы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5506,51 +5627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Даму" ӨҚД" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5583,51 +5704,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Асыл тұқымды мал шаруашылығын дамытуды, мал шаруашылығы өнімінің өнімділігі мен сапасын арттыруды субсидиялау</w:t>
+Сақтандыру сыйлықақыларын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5655,107 +5776,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Асыл тұқымды мал шаруашылығын дамытуды, мал шаруашылығы өнімінің өнімділігі мен сапасын арттыруды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 15 наурыздағы № 108 </w:t>
+"Сақтандыру сыйлықақыларын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 19 мамырдағы № 172 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18404 болып тіркелді)</w:t>
-[...35 lines deleted...]
-Ауыл шаруашылығы өнімін өндірумен айналысатын жеке немесе заңды тұлға; генетикалық әлеуеті жоғары жануарларды өсімін молайтумен, оларды сақтаумен және өсірумен айналысатын жеке немесе заңды тұлға (асыл тұқымды мал шаруашылығы); асыл тұқымдық орталық, асыл тұқымды малдың тұқымы мен эмбриондарын өткізу жөніндегі дистрибьютерлік орталық, ауыл шаруашылығы малдарының аналық басын қолдан ұрықтандыру жөнінде қызметтер көрсететін ұрықтандыру технигі</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20673 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандырушымен сақтандыру шартын жасасқан жеке немесе заңды тұлға, оның ішінде шаруа немесе фермер қожалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5783,51 +5904,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Аграрлық несие корпорациясы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5860,51 +5981,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы жануарларын, техникасы мен технологиялық жабдықтарын сатып алуға кредит беру, сондай-ақ лизинг кезінде сыйақы мөлшерлемелерін субсидиялау</w:t>
+АӨК субъектілерін қаржыландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5931,108 +6052,116 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+"Агроөнеркәсiптiк кешенді мамандандырылған ұйымдардың қатысуымен қолдаудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2006 жылғы 7 шілдедегі № 645 қаулысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-"Агроөнеркәсіптік кешен субъектілеріне кредит беру, сондай-ақ ауыл шаруашылығы жануарларын, техникасы мен технологиялық жабдығын сатып алуға лизинг кезінде сыйақы мөлшерлемелерін субсидиялау қағидаларын бекіту туралы" ҚР Премьер-министрінің орынбасары - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 26 қазандағы № 436 </w:t>
-[...55 lines deleted...]
-Қаржы институтымен қарыз шартын жасасқан және осы Қағидаларға 1-қосымшаға сәйкес ауыл шаруашылығы өнімін өндіру және (немесе) қайта өңдеу саласындағы басым жобалар бойынша кредиттеуге және қаржы лизингіне арналған тауарлардың тізбесіне сәйкес қызметті жүзеге асыратын жеке немесе заңды тұлға, жеке кәсіпкер (оның ішінде шаруа (фермер) қожалығы)</w:t>
+"Қазақстан Республикасының агроөнеркәсіптік кешенін дамытудың 2021 – 2030 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 30 желтоқсандағы № 960 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӨК субъектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6060,51 +6189,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"ҚазАгроҚаржы" АҚ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аграрлық несие корпорациясы" АҚ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҰАҒБО" КЕАҚ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азық-түлік келісімшарт корпорациясы" ҰК" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6137,51 +6320,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестициялық салымдар кезінде агроөнеркәсіптік кешен субъектісі шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау</w:t>
+Облигациялар бойынша купондық сыйақыны субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6209,107 +6392,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Инвестициялық салымдар кезінде агроөнеркәсіптік кешен субъектісі шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушы 2018 жылғы 23 шілдедегі № 317 </w:t>
+"Облигациялар бойынша купондық сыйақыны субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 24 желтоқсандағы № 457 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17320 болып тіркелді)</w:t>
-[...35 lines deleted...]
-Инвестициялық салымдарды жүзеге асыратын және ауыл шаруашылығы өнімін өндірумен және (немесе) қайта өңдеумен айналысатын, қызметінің негізгі немесе қайталама түрі инвестициялық салымдарды жүзеге асыратын және ауыл шаруашылығы өнімін өндірумен және (немесе) қайта өңдеумен айналысатын кәсіпкерлік субъектісі үшін негізгі немесе қайталама Қызмет түрінің тізбесіне сәйкес Экономикалық қызмет түрлерінің жалпы сыныптауышының бөлімдеріне жататын кәсіпкерлік субъектісі</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19753 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эмитент – эмиссиялық бағалы қағаздар шығаруды жүзеге асыратын тұлға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6337,51 +6520,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6414,51 +6597,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Агроөнеркәсіп кешеніндегі жобаларды несиелендіру</w:t>
+Қаржы институтының сыйақы мөлшерлемесін тікелей субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6486,107 +6669,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Агроөнеркәсіптік кешендегі жобаларды кредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2023 жылғы 31 тамыздағы № 322 </w:t>
+"Агроөнеркәсіптік кешен субъектілеріне кредит беру, сондай-ақ ауыл шаруашылығы жануарларын, техникасы мен технологиялық жабдығын сатып алуға лизинг кезінде сыйақы мөлшерлемелерін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 26 қазандағы № 436 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерді мемлекеттік тіркеу тізілімінде № 33364 болып тіркелген)</w:t>
-[...35 lines deleted...]
-Агроөнеркәсіп кешенінде жұмыс істейтін жеке және заңды тұлғалар</w:t>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17741 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы институттары (көрсетілетін қызметті алушылар) – дауыс беретін акцияларының жүз пайызы тікелей немесе жанама түрде ұлттық басқарушы холдингке тиесілі банк операцияларын жүзеге асыру құқығына лицензиясы бар ЕДБ, кредиттік ұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6614,51 +6797,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӘКК</w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6691,51 +6874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы өнімдерін форвардтық сатып алу бағдарламасы</w:t>
+"Өз жемім" бағдарламасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6799,51 +6982,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы өнімін өндірумен, оның ішінде жай серіктестік/консорциум құру арқылы айналысатын жеке немесе заңды тұлға</w:t>
+АӨК субъектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6871,51 +7054,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азық-түлік келісімшарт корпорациясы" ұлттық компаниясы</w:t>
+"ҚазАгроҚаржы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6948,51 +7131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басым дақылдар, оның ішінде көпжылдық екпелер өндірісін дамытуды субсидиялау</w:t>
+"Жеңілдікті лизинг" бағдарламасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7020,87 +7203,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өсімдік шаруашылығы өнімінің шығымдылығы мен сапасын арттыруды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 30 наурыздағы № 107 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20209 болып тіркелді)</w:t>
-[...35 lines deleted...]
-Ауыл шаруашылығы тауарын өндірушілер немесе ауыл шаруашылығы кооперативтері</w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӨК субъектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7128,51 +7311,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"ҚазАгроҚаржы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7205,51 +7388,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұқым шаруашылығын дамытуды субсидиялау</w:t>
+Аквашаруашылық саласында су беру бойынша көрсетілетін қызметтер құнын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7276,88 +7459,108 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Оригинаторлар, элиталық тұқым шаруашылықтары, тұқым шаруашылықтары, дистрибьюторлар, ауыл шаруашылығы өндірушілері немесе ауыл шаруашылығы кооперативтері</w:t>
+              <w:t xml:space="preserve">
+"Аквашаруашылық саласында су беру бойынша көрсетілетін қызметтер құнын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 30 қазандағы № 406 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37294 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аквашаруашылық объектілерін көбейтуге және (немесе) күтіп-ұстауға, өсірумен айналысатын жеке және (немесе) заңды тұлға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7462,51 +7665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тыңайтқыштардың құнын субсидиялау (органикалық тыңайтқыштарды қоспағанда)</w:t>
+Ұлттық компанияның АӨК саласындағы астық тасымалдауға байланысты шығыстарын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7533,88 +7736,108 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Ауыл шаруашылығы тауарын өндірушілер немесе ауыл шаруашылығы кооперативтері</w:t>
+              <w:t xml:space="preserve">
+"Астық тасымалдауға байланысты шығындардың құнын арзандатуға субсидиялар төлеу қағидаларын және Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астық тасымалдауға байланысты шығыстарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 3 наурыздағы № 67 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35770 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азық-түлік келісімшарт корпорациясы" ҰҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7642,51 +7865,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7719,51 +7942,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны зияндылықтың экономикалық шегінен жоғары зиянды және аса қауіпті зиянды организмдерге және карантиндік объектілерге қарсы өңдеуді жүргізуге арналған пестицидтердің, биоагенттердің (энтомофагтардың) құнын субсидиялау</w:t>
+Астықты тасымалдауға байланысты шығындардың құнын арзандатуға арналған субсидияларды төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7791,87 +8014,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өсімдік шаруашылығы өнімінің шығымдылығы мен сапасын арттыруды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 30 наурыздағы № 107 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20209 болып тіркелді)</w:t>
-[...35 lines deleted...]
-Ауыл шаруашылығы тауарын өндірушілер немесе ауыл шаруашылығы кооперативтері</w:t>
+"Астық тасымалдауға байланысты шығындардың құнын арзандатуға субсидиялар төлеу қағидаларын және Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астықты тасымалдауға байланысты шығыстарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 3 наурыздағы № 67 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35770 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағынан астық тасымалдауды жүзеге асыратын жеке немесе заңды тұлғалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7899,51 +8122,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Азық-түлік келісімшарт корпорациясы ҰҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7976,51 +8199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау</w:t>
+АӨК субъектілерін қаржылық сауықтыру жөніндегі бағыт шеңберінде кредиттік және лизингтік міндеттемелер бойынша сыйақы мөлшерлемелерін субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8048,87 +8271,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау қағидаларын бекіту" туралы Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 8 желтоқсандағы № 1-1/1069 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12677 болып тіркелді) </w:t>
-[...35 lines deleted...]
-Ауыл шаруашылығы кооперативтерінің ревизиялық одағы</w:t>
+"Агроөнеркәсіптік кешен субъектілерін қаржылық сауықтыру жөніндегі бағыт шеңберінде кредиттік және лизингтік міндеттемелер бойынша сыйақы мөлшерлемелерін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2016 жылғы 5 мамырдағы № 205 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13876 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӨК субъектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8233,51 +8476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Органикалық өнім өндірудің сәйкестігін растау кезінде жұмсалған шығыстардың бір бөлігін субсидиялау</w:t>
+"Азық-түлік келісімшарт корпорациясы ҰҚ" АҚ астықтың резервтік қорын сақтау бойынша шығыстарын өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8305,87 +8548,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Органикалық өнім өндірудің сәйкестігін растау кезінде жұмсалған шығыстардың бір бөлігін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2024 жылғы 6 қарашадағы № 372 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35345 болып тіркелді)</w:t>
-[...35 lines deleted...]
-Органикалық өнімдерін өндірушілер</w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азық-түлік келісімшарт корпорациясы" ҰҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8413,51 +8656,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Азық-түлік келісімшарт корпорациясы ҰҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8490,51 +8733,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Агроөнеркәсіптік кешен субъектілерінің кредиттеріне кепілдік беру және сақтандыру шеңберінде субсидиялау</w:t>
+Ішкі нарыққа реттеушілік ықпал ету үшін азық-түлік астығын өткізу кезінде АӨК саласындағы ұлттық компания шеккен шығыстарды өтеуді субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8561,88 +8804,108 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Агроөнеркәсіптік кешенде қызметін жүзеге асыратын, кредитормен кредиттік шарт жасасқан жеке немесе заңды тұлға, сондай-ақ дара кәсіпкер (оның ішінде шаруа (фермер) қожалығы)</w:t>
+              <w:t xml:space="preserve">
+"Ішкі нарыққа реттеушілік әсер ету үшін азық-түлік астығын өткізу кезінде агроөнеркәсіптік кешен саласындағы ұлттық компанияның шеккен шығыстарын өтеуді субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2022 жылғы 21 маусымдағы № 199 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28554 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азық-түлік келісімшарт корпорациясы" ұлттық компаниясы" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8670,51 +8933,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8747,51 +9010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру сыйлықақыларын субсидиялау</w:t>
+Көктемгі егіс және егін жинау жұмыстары кезеңінде ауыл шаруашылығы өнімдерін өндірушілер үшін мұнай өнімдерінің көлемін бөлу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8818,88 +9081,108 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Сақтандырушымен сақтандыру шартын жасасқан жеке немесе заңды тұлға, оның ішінде шаруа немесе фермер қожалығы</w:t>
+              <w:t xml:space="preserve">
+"Ауыл шаруашылығы жұмыстарына мұнай өнімдерін бөлудің өңірлік операторларын айқындау қағидаларын, сондай-ақ Көктемгі егіс және егін жинау жұмыстары кезеңінде ауыл шаруашылығы өнімдерін өндірушілер үшін мұнай өнімдерінің көлемдерін қалыптастыру және бөлу қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2023 жылғы 13 сәуірдегі № 137 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32300 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8927,51 +9210,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Аграрлық несие корпорациясы" АҚ</w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9004,51 +9287,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Агроөнеркәсіптік кешен субъектілерінің көктемгі егіс және егін жинау жұмыстарын жүргізуді қаржыландыруы</w:t>
+Жеңілдік шарттарымен жастарға микрокредиттер беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9075,178 +9358,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...90 lines deleted...]
-ҚР АШМ</w:t>
+              <w:t xml:space="preserve">
+"Кәсіпкерлік бастамаға жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 272 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32956 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖК ретінде тіркелген жастар, Қазақстан Республикасының салық заңнамасына сәйкес сенім білдірілген өкілге (агентке) микрокредит алу үшін жүгінген сәтте салық органдарында ЖК ретінде тіркелу мерзімі бес жылдан аз уақытты құрайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР Еңбекмині</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Аграрлық несие корпорациясы" АҚ</w:t>
+ЖАО айқындайтын сенім білдірілген агент</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9279,51 +9564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облигациялар бойынша купондық сыйақыны субсидиялау</w:t>
+Жаңа бизнес-идеяларды іске асыруға гранттар беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9351,159 +9636,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Облигациялар бойынша купондық сыйақыны субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 24 желтоқсандағы № 457 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19753 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР АШМ</w:t>
+"Кәсіпкерлік бастамаға жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 272 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32956 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыссыз немесе дара кәсіпкер ретінде мемлекеттік тіркеу мерзімі үш жылдан аз дара кәсіпкер ретінде грант алуға өтініш бергенге дейін тіркелген жағдайда халықтың әлеуметтік осал топтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР Еңбекмині</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР АШМ</w:t>
+Еңбек мобильділігі орталығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9536,51 +9821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы институтының сыйақы мөлшерлемесін тікелей субсидиялау</w:t>
+Жұмыс орындарын субсидиялау және субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдардың жалақысын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9607,160 +9892,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР АШМ</w:t>
+              <w:t xml:space="preserve">
+"Субсидияланатын жұмыс орындарын ұйымдастыру және субсидияланатын жұмыс орындарына жұмысқа орналасқан адамдардың жалақысын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 275 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32959 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР Еңбекмині</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+ҚР Еңбекмині</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9793,51 +10098,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өз жемім" бағдарламасы</w:t>
+Әмбебап байланыс көрсетілетін қызметтерін ұсыну бойынша ауылдық байланыс операторларының шығындарын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9864,160 +10169,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР АШМ</w:t>
+              <w:t xml:space="preserve">
+"Ауылдық елді мекендерде көрсетілетін, субсидияланатын байланыстың әмбебап көрсетілетін қызметтеріне бағалардың шекті деңгейін реттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2016 жылғы 20 қазандағы № 215 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14530 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасына сәйкес байланыстың әмбебап қызметтерін көрсету жөніндегі міндет жүктелген байланыс қызметтерін көрсететін байланыс операторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЖИЦДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ҚазАгроҚаржы" АҚ</w:t>
+ҚР ЖИЦДМ Телекоммуникация комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10050,51 +10375,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жеңілдікті лизинг" бағдарламасы қаржылық</w:t>
+Технологияларды коммерцияландыруға инновациялық грант беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10121,160 +10446,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР АШМ</w:t>
+              <w:t xml:space="preserve">
+"Технологияларды коммерцияландыруға инновациялық гранттар беру қағидаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 1 қазандағы № 365/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21367 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инновациялық қызмет субъектісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЖИЦДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ҚазАгроҚаржы" АҚ</w:t>
+"QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10307,51 +10652,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауылдық елді мекендерде және шағын қалаларда бизнес-жобаларға микрокредит беру</w:t>
+Жұмыс істеп тұрған кәсіпорындарды технологиялық дамытуға инновациялық грант беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10378,268 +10723,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...180 lines deleted...]
-ҚР Еңбекмині</w:t>
+              <w:t xml:space="preserve">
+"Жұмыс істеп тұрған кәсіпорындарды технологиялық дамытуға инновациялық гранттар беру қағидаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 5 қазандағы № 370/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21380 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЖИЦДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10672,51 +10929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеңілдік шарттарымен жастарға микрокредиттер беру</w:t>
+Саланы технологиялық дамытуға инновациялық грант беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10743,160 +11000,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР Еңбекмині</w:t>
+              <w:t xml:space="preserve">
+"Салаларды технологиялық дамытуға инновациялық гранттар беру қағидаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 1 қазандағы № 364/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21361 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инновациялық жобаларды іске асыратын жеке және (немесе) заңды тұлғалардың және (немесе) жай серіктестіктердің тобы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЖИЦДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО айқындайтын сенім білдірілген агент</w:t>
+"QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10929,51 +11206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа бизнес-идеяларды іске асыруға гранттар беру</w:t>
+Бизнес-инкубаторлардың қызметін қоса қаржыландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11000,160 +11277,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік тіркеу мерзімі жеке кәсіпкер ретінде 3 жылдан кем болатын жұмыссыз немесе жеке кәсіпкер ретінде грант беруге өтініш берілгенге дейін олар тіркелген жағдайда халықтың әлеуметтік осал топтары </w:t>
-[...35 lines deleted...]
-ҚР Еңбекмині</w:t>
+Бизнес-инкубациялауды дамытуға жәрдемдесу бойынша қызметтер көрсету, сондай-ақ "Астана Хаб" халықаралық технологиялық паркі көрсететін қызметтерді қоспағанда, осындай қызметтердің құнын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің міндетін атқарушының 2022 жылғы 26 мамырдағы № 187/НҚ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28239 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЖИЦДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек мобильділігі орталығы</w:t>
+ҚР ЖИЦДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11186,51 +11483,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының аумағында кәмелетке толмаған жолаушыларды әуеде тасымалдау кезінде туристік өнімге енгізілген билеттің құнын субсидиялау</w:t>
+Балалар мен жасөспірімдерге арналған шығармашылық үйірмелерді жан басына шаққандағы нормативтік қаржыландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11257,160 +11554,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ТСМ</w:t>
+              <w:t xml:space="preserve">
+"Балалар мен жасөспірімдерге арналған шығармашылық үйірмелерді жан басына шаққандағы нормативтік қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 28 сәуірдегі № 123 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22643 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР МАМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11443,51 +11760,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туристік қызмет объектілерін салу, реконструкциялау кезінде кәсіпкерлік субъектілері шығындарының бір бөлігін өтеу</w:t>
+Мектепке дейінгі тәрбие мен оқытудың, орта білім берудің, сондай-ақ кредиттік оқыту технологиясын ескере отырып, техникалық және кәсіптік, орта білімнен кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11514,160 +11831,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ТСМ</w:t>
+              <w:t xml:space="preserve">
+"Мектепке дейінгі тәрбие мен оқытудың, орта білім берудің, сондай-ақ кредиттік оқыту технологиясын ескере отырып, техникалық және кәсіптік, орта білімнен кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру әдістемесін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 27 қарашадағы № 597 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16137 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектепке дейінгі тәрбие мен оқыту, орта білім беру, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі білім беру саласындағы жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Қаржы орталығы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11700,51 +12037,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туристік қызметті жүзеге асыратын кәсіпкерлік субъектілеріне жүргізушінің орнын қоспағанда, отыруға арналған сыйымдылығы сегіз орыннан асатын автомобиль көлік құралдарын сатып алу жөніндегі шығындардың бір бөлігін өтеу</w:t>
+Ғимараттарды амортизациялауға арналған шығыстар нормасын қолдана отырып, жеке меншік білім беру ұйымдарында орта білім беруге мемлекеттік білім беру тапсырысын орналастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11771,160 +12108,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ТСМ</w:t>
+              <w:t xml:space="preserve">
+"Еңбек нарығының қажеттіліктерін ескере отырып, техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға, сондай-ақ балаларды мектепке дейінгі тәрбиелеу мен оқытуға, орта білім беруге және қосымша білім беруге арналған мемлекеттік білім беру тапсырысын орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2022 жылғы 27 тамыздағы № 381 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29323 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Қаржы орталығы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11957,51 +12314,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік субъектілерінің жол бойындағы сервис объектілерін салу жөніндегі шығындарының бір бөлігін өтеу</w:t>
+Өңдеуші өнеркәсіп және инфрақұрылым жобаларын қаржыландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12028,160 +12385,170 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ТСМ</w:t>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасының өңдеу өнеркәсібін дамытудың 2023-2029 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 20 желтоқсандағы № 846 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік-инновациялық қызмет субъектілері, жобаларды, оның ішінде халықаралық өндірістік кооперация саласындағы бірлескен іс-қимыл бағдарламасына енгізілген жобаларды лизингтік қаржыландыру, жаңа өндірістер құру және қолданыстағы өндірістерді жаңғырту жөніндегі жобалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"ӨДҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12214,51 +12581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тау шаңғысы курорттары үшін жабдықтар мен техника сатып алу бойынша кәсіпкерлік субъектілері шығындарының бір бөлігін өтеу</w:t>
+Тұрғын үй құрылысы мақсаттары үшін жеке кәсіпкерлік субъектілеріне ЕДБ беретін кредиттер бойынша сыйақы мөлшерлемесін субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12285,160 +12652,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ТСМ</w:t>
+              <w:t xml:space="preserve">
+"Тұрғын үй құрылысы мақсаттары үшін жеке кәсіпкерлік субъектілеріне екінші деңгейдегі банктер беретін кредиттер бойынша сыйақы мөлшерлемелерін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 31 қаңтардағы № 35 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14765 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (жеке құрылыс салушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР ТСМ</w:t>
+"Қазақстан тұрғын үй компаниясы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12471,51 +12858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік субъектілерінің санитариялық-гигиеналық тораптарды ұстауға жұмсаған шығындарының бір бөлігін субсидиялау</w:t>
+Жұмыскерлердің құзыретін арттыруға жұмсалған шығындарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12542,160 +12929,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР ТСМ</w:t>
+              <w:t xml:space="preserve">
+"Өнеркәсіптік-инновациялық қызмет субъектілерінің еңбек өнімділігін арттыруға бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 1 маусымдағы № 308 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28320 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік-инновациялық қызмет субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12728,51 +13135,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрбір шетелдік турист үшін келу туризмі саласындағы туроператорлардың шығындарын субсидиялау</w:t>
+Цифрлық технологияларды енгізуге жұмсалған шығындарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12800,159 +13207,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Әрбір шетелдік турист үшін келу туризмі саласындағы туроператорлардың шығындарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 15 желтоқсандағы № 387 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25912 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ТСМ</w:t>
+"Өнеркәсіптік-инновациялық қызмет субъектілерінің еңбек өнімділігін арттыруға бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 1 маусымдағы № 308 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28320 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік-инновациялық қызмет субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР ТСМ</w:t>
+"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12985,51 +13392,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыйақы мөлшерлемесінің бір бөлігін субсидиялау, сондай-ақ кредиттер бойынша жетіспейтін кепілді қамтамасыз етуге кепілдік беру</w:t>
+Отандық өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарықта ілгеріту бойынша өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13056,160 +13463,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР СИМ</w:t>
+              <w:t xml:space="preserve">
+"Қазақстанда шығарылған өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 15 маусымдағы № 342 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28504 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік-инновациялық қызмет субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13242,51 +13669,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылданған халықаралық міндеттемелер шеңберінде өңдеуші өнеркәсіптің отандық тауарлары мен көрсетілетін қызметтерін, сондай-ақ ақпараттық-коммуникациялық көрсетілетін қызметтерді, өңдеу өнеркәсібінің отандық тауарлары мен көрсетілетін қызметтерінің тізбесін, сондай-ақ оларды сыртқы нарықтарға жылжыту жөніндегі шығындар ішінара өтелетін ақпараттық-коммуникациялық көрсетілетін қызметтерді ілгерілету жөніндегі өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу</w:t>
+Технологиялық процестерді жетілдіруге жұмсалған шығындарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13313,160 +13740,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР СИМ</w:t>
+              <w:t xml:space="preserve">
+"Өнеркәсіптік-инновациялық қызмет субъектілерінің еңбек өнімділігін арттыруға бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 1 маусымдағы № 308 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28320 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік-инновациялық қызмет субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazTrade" сауда саясатын дамыту орталығы" АҚ</w:t>
+"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13499,51 +13946,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстанның Экспорттық-кредиттік агенттігі тарапынан сақтандырылуға жататын өңдеу өнеркәсібінің отандық жоғары технологиялық тауарлары мен көрсетілетін қызметтерін шетелдік сатып алушыларға екінші деңгейдегі банктердің, Қазақстанның Даму Банкінің, лизингтік қызметті жүзеге асыратын өзге де заңды тұлғалардың берілетін кредиттер және жасалатын лизингтік мәмілелер бойынша сыйақы мөлшерлемесін субсидиялауы</w:t>
+Өндірісті ұйымдастырудың тиімділігін арттыруға жұмсалған шығындарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13570,160 +14017,180 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-ҚР СИМ</w:t>
+              <w:t xml:space="preserve">
+"Өнеркәсіптік-инновациялық қызмет субъектілерінің еңбек өнімділігін арттыруға бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 1 маусымдағы № 308 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28320 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік-инновациялық қызмет субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даму" КДҚ" АҚ</w:t>
+"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13756,51 +14223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорттық сауданы қаржыландыру, экспорт алдындағы қаржыландыру, сақтандыру, қайта сақтандыру, шикізаттық емес экспортты ілгерілету жөніндегі мәмілелерге кепілдік беру және субсидиялау</w:t>
+Экспорттық (экспорт алдындағы) операцияларды қаржыландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13828,177 +14295,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өнеркәсіптік саясат туралы" Қазақстан Республикасының Заңы; "Сауда қызметін реттеу туралы" Қазақстан Республикасының Заңы;</w:t>
-[...89 lines deleted...]
-ҚР СИМ</w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта және ірі кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстанның Экспорттық-кредиттік агенттігі" АҚ</w:t>
+"Қазақстанның Даму Банкі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14031,51 +14480,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әмбебап байланыс қызметтерін ұсыну бойынша ауылдық байланыс операторларының шығындарын субсидиялау</w:t>
+Өңдеу өнеркәсібі кәсіпорындарын үлестік және мезониндік қаржыландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14103,159 +14552,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ауылдық елді мекендерде көрсетілетін, субсидияланатын байланыстың әмбебап көрсетілетін қызметтеріне бағалардың шекті деңгейін реттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2016 жылғы 20 қазандағы № 215 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14530 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ЦДИАӨМ</w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Телекоммуникация комитеті</w:t>
+"Qazaqstan Investment Corporation" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14288,51 +14737,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Технологияларды коммерцияландыруға инновациялық грант беру</w:t>
+Шағын өнеркәсіптік аймақтарды құру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14360,159 +14809,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Технологияларды коммерцияландыруға инновациялық гранттар беру қағидаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 1 қазандағы № 365/НҚ бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21367 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ЦДИАӨМ</w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӘКК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" АҚ</w:t>
+"Өнеркәсіпті дамыту қоры" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14545,51 +14994,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс істеп тұрған кәсіпорындарды технологиялық дамытуға инновациялық грант беру</w:t>
+Инвестициялық жобаларды қаржыландыру (оның ішінде бірлесіп қаржыландыру, синдикатталған, мезониндік, жобалық қаржыландыру, банктік кепілдіктер, кепілгерліктер және үшінші тұлғалар үшін өзге де міндеттемелер беру)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14617,159 +15066,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жұмыс істеп тұрған кәсіпорындарды технологиялық дамытуға инновациялық гранттар беру қағидаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 5 қазандағы № 370/НҚ бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21380 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ЦДИАӨМ</w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта және ірі кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ, ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" АҚ</w:t>
+"Қазақстанның Даму Банкі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14802,51 +15251,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саланы технологиялық дамытуға инновациялық грант беру</w:t>
+Квазимемлекеттік сектор субъектілері арқылы халыққа ЕДБ берген ипотекалық тұрғын үй қарыздары бойынша сыйақы мөлшерлемесінің бір бөлігін өтеуге арналған субсидиялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14873,160 +15322,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-ҚР ЦДИАӨМ</w:t>
+              <w:t>
+"Ипотекалық тұрғын үй қарыздары бойынша сыйақы мөлшерлемесінің бір бөлігін квазимемлекеттік сектор субъектілері арқылы субсидиялау қағидаларын және квазимемлекеттік сектор субъектісінің көрсетілетін қызметтерінің құнын есептеу әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 31 қаңтардағы № 34 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14764 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" АҚ</w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15059,51 +15508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өңдеу өнеркәсібі жобаларын қаржыландыру</w:t>
+Ауылда, кентте, ауылдық округте жалға берілетін тұрғын үй салған жұмыс берушілердің шығындарын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15131,87 +15580,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың ішкі нормативтік құжаттары</w:t>
-[...35 lines deleted...]
-Өнеркәсіптік-инновациялық қызмет субъектілері, жобаларды, оның ішінде халықаралық өндірістік кооперация саласындағы бірлескен іс-қимыл бағдарламасына енгізілген жобаларды лизингтік қаржыландыру, жаңа өндірістер құру және қолданыстағы өндірістерді жаңғырту жөніндегі жобалар</w:t>
+"Ауылда, кентте, ауылдық округте жалға берілетін тұрғынжай салған жұмыс берушілердің шығындарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 4 қаңтардағы № 4 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33885 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15239,51 +15688,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ӨДҚ" АҚ</w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15316,51 +15765,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй құрылысы мақсаттары үшін екінші деңгейдегі банктердің жеке кәсіпкерлік субъектілеріне беретін кредиттері бойынша сыйақы мөлшерлемесін субсидиялау</w:t>
+Сыйақы мөлшерлемесінің бір бөлігін субсидиялау, сондай-ақ кредиттер бойынша жетіспейтін кепілді қамтамасыз етуге кепілдік беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15388,159 +15837,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Тұрғын үй құрылысы мақсаттары үшін екінші деңгейдегі банктердің жеке кәсіпкерлік субъектілеріне беретін кредиттері бойынша сыйақы мөлшерлемесін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 31 қаңтардағы № 35 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14765 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ</w:t>
+"Ішкі сауда субъектілеріне жеке кәсіпкерлікті мемлекеттік қолдау шараларын көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Сауда және интеграция министрінің 2024 жылғы 21 маусымдағы № 262-НҚ бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34543 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сауда субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СИМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан тұрғын үй компаниясы" АҚ</w:t>
+"Даму" ӨҚД" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15573,51 +16022,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметкерлердің құзыретін арттыруға жұмсалған шығындарды өтеу</w:t>
+Отандық тауарларды және өңдеуші өнеркәсіп қызметтерін, сондай-ақ қабылданған халықаралық міндеттемелер шеңберінде ақпараттық-коммуникациялық қызметтерді сыртқы нарықтарға жылжыту бойынша өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15645,159 +16094,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өнеркәсіптік-инновациялық қызмет субъектілерінің еңбек өнімділігін арттыруға бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 1 маусымдағы № 308 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28320 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ </w:t>
+"Қабылданған халықаралық міндеттемелер шеңберінде өңдеуші өнеркәсіптің Қазақстанда шығарылған тауарлары мен көрсетілетін қызметтерін, сондай-ақ ақпараттық-коммуникациялық көрсетілетін қызметтерді сыртқы нарықтарға ілгерілету бойынша өнеркәсіптік-инновациялық қызмет субъектілері шығындарының бір бөлігін өтеу қағидаларын, өңдеуші өнеркәсіптің Қазақстанда шығарылған тауарлары мен көрсетілетін қызметтерінің, сондай-ақ оларды сыртқы нарықтарға ілгерілету бойынша шығындары ішінара өтелетін ақпараттық-коммуникациялық көрсетілетін қызметтердің тізбесін бекіту туралы" Қазақстан Республикасы Сауда және интеграция министрінің міндетін атқарушының 2022 жылғы 1 тамыздағы № 314-НҚ бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28994 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңдеу өнеркәсібі тауарларының және көрсетілетін қызметтердің отандық өндірушілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СИМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
+"QazTrade" сауда саясатын дамыту орталығы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15830,51 +16279,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық технологияларды енгізуге жұмсалған шығындарды өтеу</w:t>
+Қабылданған халықаралық міндеттемелерді ескере отырып, Қазақстанның экспорттық-кредиттік агенттігі тарапынан сақтандырылуға жататын өңдеу өнеркәсібінің Қазақстанда шығарылған жоғары технологиялық тауарларын және көрсетілетін қызметтерін шетелдік сатып алушыларға екінші деңгейдегі банктер, Қазақстанның Даму Банкі, лизингтік қызметті жүзеге асыратын өзге де заңды тұлғалар беретін кредиттер және жасайтын лизингтік мәмілелер бойынша сыйақы мөлшерлемесін субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15902,159 +16351,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өнеркәсіптік-инновациялық қызмет субъектілерінің еңбек өнімділігін арттыруға бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 1 маусымдағы № 308 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28320 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ</w:t>
+"Қабылданған халықаралық міндеттемелерді ескере отырып, Қазақстанның Экспорттық-кредиттік агенттігі тарапынан сақтандырылуға жататын өңдеу өнеркәсібінің Қазақстанда шығарылған жоғары технологиялық тауарларын және көрсетілетін қызметтерін шетелдік сатып алушыларға екінші деңгейдегі банктер, Қазақстанның Даму Банкі, лизингтік қызметті жүзеге асыратын өзге де заңды тұлғалар беретін кредиттер және жасайтын лизингтік мәмілелер бойынша сыйақы мөлшерлемесін субсидиялау қағидаларын, Қазақстанның Экспорттық-кредиттік агенттігі тарапынан сақтандырылуға жататын өңдеу өнеркәсібінің Қазақстанда шығарылған жоғары технологиялық тауарларын және көрсетілетін қызметтерін шетелдік сатып алушыларға екінші деңгейдегі банктер, Қазақстанның Даму Банкі, лизингтік қызметті жүзеге асыратын өзге де заңды тұлғалар беретін кредиттер және жасайтын лизингтік мәмілелер бойынша сыйақы мөлшерлемесін субсидиялау мақсаттары үшін өңдеу өнеркәсібінің Қазақстанда шығарылған жоғары технологиялық тауарларын және көрсетілетін қызметтерінің тізбесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Сауда және интеграция министрінің 2022 жылғы 30 қыркүйектегі № 389-НҚ бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29930 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жеке кәсіпкерлік субъектілері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СИМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
+"Даму" ӨҚД" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16087,51 +16536,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отандық өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарықта ілгеріту бойынша өнеркәсіптік-инновациялық қызмет субъектілері ығындарының бір бөлігін өтеу</w:t>
+Ауыл шаруашылығы тауарын өндірушілерге су беру жөніндегі қызметтердің құнын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16159,159 +16608,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Отандық өңделген тауарларды, жұмыстар мен көрсетілетін қызметтерді ішкі нарыққа ілгерілетуге бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 15 маусымдағы № 342 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28504 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ</w:t>
+"Ауыл шаруашылығы тауарын өндірушілерге су беру бойынша көрсетілетін қызметтер құнын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 24 маусымдағы № 147-НҚ бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36333 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы тауарын өндірушілер немесе ауыл шаруашылығы кооперативтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СРИМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16344,51 +16793,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Технологиялық процестерді жетілдіруге жұмсалған шығындарды өтеу</w:t>
+Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндірушінің шеккен шығыстарының бір бөлігін өтеу бойынша субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16416,159 +16865,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өнеркәсіптік-инновациялық қызмет субъектілерінің еңбек өнімділігін арттыруға бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 1 маусымдағы № 308 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28320 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ</w:t>
+"Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Су ресурстары және ирригация министрінің міндетін атқарушының 2025 жылғы 26 маусымдағы № 153-НҚ бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36343 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы тауарын өндірушілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СРИМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16601,51 +17050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндірісті ұйымдастырудың тиімділігін арттыруға жұмсалған шығындарды өтеу</w:t>
+Инвестицияларды жүзеге асыруды және инвестициялық преференциялар беруді көздейтін инвестициялық жобаны іске асыруға инвестициялық келісімшарт жасасу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16673,159 +17122,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өнеркәсіптік-инновациялық қызмет субъектілерінің еңбек өнімділігін арттыруға бағытталған өнеркәсіпті мемлекеттік ынталандыру шараларын ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 1 маусымдағы № 308 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28320 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ</w:t>
+"Инвестициялық преференциялар беруге арналған өтінімді қабылдау, тіркеу және қарау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 30 желтоқсандағы № 1281 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12780 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СІМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
+ҚР СІМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16858,51 +17307,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнеркәсіптік гранттар беру</w:t>
+Вагондар мен локомотивтерді сатып алуға кредит беру және қаржы лизингі кезінде сыйақы мөлшерлемелерін субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16930,159 +17379,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өнеркәсіптік гранттар беру қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 12 шілдедегі № 403 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28797 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ</w:t>
+"Вагондар мен локомотивтерді сатып алуға кредит беру және қаржы лизингі кезінде сыйақы мөлшерлемелерін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 16 маусымдағы № 497 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14002 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР КМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazIndustry" қазақстандық индустрия және экспорт орталығы" АҚ</w:t>
+ҚР КМ, "ӨДҚ" АҚ, ЕБД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17115,51 +17564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорттық (экспорт алдындағы) операцияларды қаржыландыру</w:t>
+Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушының шығыстарын ұзақ мерзімді субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17187,159 +17636,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың ішкі нормативтік құжаттары</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ</w:t>
+"Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушының шығыстарын ұзақ мерзімді субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы №166 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11540 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР КМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстанның Даму Банкі" АҚ</w:t>
+ҚР КМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17372,51 +17821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өңдеу өнеркәсібі кәсіпорындарын үлестік және мезониндік қаржыландыру</w:t>
+Тұрақты авиатасымалдарды субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17444,51 +17893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың ішкі нормативтік құжаттары</w:t>
+"Авиамаршруттарды субсидиялау қағидасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2010 жылғы 31 желтоқсандағы № 1511 қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17516,87 +17965,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР ӨҚМ</w:t>
+ҚР КМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Qazaqstan Investment Corporation" АҚ</w:t>
+КМ Азаматтық авиация комитеті, ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17629,51 +18078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шағын өнеркәсіптік аймақтарды құру</w:t>
+Қазақстан Республикасының аумағында кәмелетке толмаған жолаушыларды әуемен тасымалдау кезінде туристік өнімге қосылған билет құнын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17701,159 +18150,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың ішкі нормативтік құжаттары</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ</w:t>
+"Қазақстан Республикасының аумағында кәмелетке толмаған жолаушыларды әуемен тасымалдау кезінде туристік өнімге қосылған билет құнын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 7 желтоқсандағы № 375 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25724 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туристік операторлық қызметті, ішкі туризм, келу немесе шығу туризмі саласындағы туристік операторлық қызметті жүзеге асыратын жеке немесе заңды тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өнеркәсіпті дамыту қоры" АҚ</w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17886,51 +18335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестициялық жобаларды қаржыландыру (оның ішінде бірлесіп қаржыландыру, синдикатталған, мезониндік, жобалық қаржыландыру, банктік кепілдіктер, кепілгерліктер және үшінші тұлғалар үшін өзге де міндеттемелер беру)</w:t>
+Туристік қызмет объектілерін салу, реконструкциялау кезінде кәсіпкерлік субъектілері шығындарының бір бөлігін өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17958,159 +18407,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың ішкі нормативтік құжаттары</w:t>
-[...71 lines deleted...]
-ҚР ӨҚМ, ҚР ТСМ</w:t>
+"Туристік қызмет объектілерін салу, реконструкциялау кезінде кәсіпкерлік субъектілері шығындарының бір бөлігін өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 31 желтоқсандағы № 415 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26403 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстанның Даму Банкі" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18142,52 +18591,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ауыл шаруашылығы тауарын өндірушілерге су беру жөніндегі қызметтердің құнын субсидиялау</w:t>
+              <w:t xml:space="preserve">
+Туристік қызметті жүзеге асыратын кәсіпкерлік субъектілеріне жүргізушінің орнын қоспағанда, сегізден астам отыратын орны бар автомобиль көлік құралдарын сатып алу бойынша шығындардың бір бөлігін өтеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18215,123 +18664,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ауыл шаруашылығы тауарын өндірушілерге су беру жөніндегі көрсетілетін қызметтердің құнын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 маусымдағы № 6-3/597 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12714 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР СРИМ</w:t>
+"Туристік қызметті жүзеге асыратын кәсіпкерлік субъектілеріне сыйымдылығы жүргізушінің орнын қоспағанда, сегізден астам отыратын орны бар автомобиль көлік құралдарын сатып алу бойынша шығындардың бір бөлігін өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 30 желтоқсандағы № 412 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26380 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18400,51 +18849,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндірушінің шеккен шығыстарының бір бөлігін өтеу бойынша субсидиялау</w:t>
+Кәсіпкерлік субъектілерінің жол бойындағы сервис объектілерін салу бойынша шығындарының бір бөлігін өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18472,123 +18921,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Инвестициялық салымдар кезінде агроөнеркәсіптік кешен субъектісі шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2018 жылғы 23 шілдедегі № 317 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17320 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР СРИМ</w:t>
+"Кәсіпкерлік субъектілерінің жол бойындағы сервис объектілерін салу бойынша шығындарының бір бөлігін өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 30 желтоқсандағы № 411 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26375 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18657,51 +19106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вагондар мен локомотивтерді сатып алуға кредит беру және қаржы лизингі кезінде сыйақы мөлшерлемелерін субсидиялау</w:t>
+Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алу бойынша шығындарының бір бөлігін өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18729,159 +19178,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Вагондар мен локомотивтерді сатып алуға кредит беру және қаржы лизингі кезінде сыйақы мөлшерлемелерін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 16 маусымдағы № 497 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14002 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР КТ</w:t>
+"Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алу бойынша шығындарының бір бөлігін өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 29 желтоқсандағы № 407 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26382 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР КМ, "ӨДҚ" АҚ, ЕБД</w:t>
+ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18914,51 +19363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушының шығыстарын ұзақ мерзімді субсидиялау</w:t>
+Кәсіпкерлік субъектілерінің санитариялық-гигиеналық тораптарды ұстауға жұмсаған шығындарының бір бөлігін субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18986,159 +19435,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушының шығыстарын ұзақ мерзімді субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы №166 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11540 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР КТ</w:t>
+"Кәсіпкерлік субъектілерінің санитариялық-гигиеналық тораптарды ұстауға жұмсаған шығындарының бір бөлігін субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 10 желтоқсандағы № 382 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25801 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР КТ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19171,51 +19620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрақты авиатасымалдарды субсидиялау</w:t>
+Әрбір шетелдік турист үшін келу туризмі саласындағы туроператорлардың шығындарын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19243,159 +19692,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Авиамаршруттарды субсидиялау қағидасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2010 жылғы 31 желтоқсандағы № 1511 Қаулысы</w:t>
-[...71 lines deleted...]
-ҚР КТ</w:t>
+"Әрбір шетелдік турист үшін келу туризмі саласындағы туроператорлардың шығындарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 15 желтоқсандағы № 387 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25912 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туристік операторлық қызметті, ішкі туризм, келу немесе шығу туризмі саласындағы туристік операторлық қызметті жүзеге асыратын жеке немесе заңды тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азаматты авиация комитеті, ЖАО</w:t>
+ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19428,51 +19877,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басымдығы бар халықаралық авиамаршруттар үшін авиациялық отынды субсидиялау</w:t>
+Балалар мен жасөспірімдерге арналған спорт секцияларын жан басына шаққандағы нормативтік қаржыландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19500,51 +19949,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Басымдығы бар халықаралық авиамаршруттар үшін авиациялық отынды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 10 қыркүйектегі № 675 қаулысы</w:t>
+"Балалар мен жасөспірімдерге арналған спорт секцияларын жан басына шаққандағы нормативтік қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 27 сәуірдегі № 121 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22637 болып тіркелген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19572,87 +20021,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР КТ</w:t>
+ЖАО, ҚР ТСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- "ҚазМунайГаз- Аэро" ЖШС</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19685,51 +20134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылына екі жүз мың жолаушыдан аз жолаушылар легімен операциялық шығындарды жабу үшін кірістердің жеткілікті деңгейін қамтамасыз етпейтін коммуналдық меншіктегі әуежайларды субсидиялау</w:t>
+Шағын, оның ішінде микрокәсіпкерлік субъектілерін субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19757,159 +20206,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жылына екі жүз мың жолаушыдан аз жолаушылар легімен операциялық шығындарды жабу үшін кірістердің жеткілікті деңгейін қамтамасыз етпейтін коммуналдық меншіктегі әуежайларды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 31 наурыздағы № 202 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32218 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР КТ</w:t>
+"Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір шаралары туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 қыркүйектегі № 754 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын, оның ішінде микрокәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Даму" ӨҚД" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19942,51 +20391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Магистральдық теміржол желісін және теміржол көлігінің жылжымалы құрамын дамыту мақсатында шығарылған тасымалдаушының облигациялары бойынша купондық сыйақы мөлшерлемесін субсидиялау</w:t>
+Кепілдік беру қорлары шеңберінде кепілдік беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20014,51 +20463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Магистральдық теміржол желісін және теміржол көлігінің жылжымалы құрамын дамыту мақсатында шығарылған тасымалдаушы облигациялары бойынша купондық сыйақы мөлшерлемесін субсидиялау қағидасын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 27 наурыздағы № 158 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20185 болып тіркелді)</w:t>
+"Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір шаралары туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 қыркүйектегі № 754 қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20086,87 +20535,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР КТ</w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан темір жолы" ҰК</w:t>
+"Даму" ӨҚД" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20199,51 +20648,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстанда жасалған" бағдарламасы</w:t>
+Жаңа бизнес-идеяларды іске асыру үшін мемлекеттік гранттар беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20271,159 +20720,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың ішкі нормативтік құжаттары</w:t>
-[...71 lines deleted...]
-"Бәйтерек"ҰБХ" АҚ</w:t>
+"Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір шаралары туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 қыркүйектегі № 754 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік кәсіпкерлік субъектісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ҚазАгроҚаржы" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20456,51 +20905,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"АгроБизнес" кредит беру бағдарламасы</w:t>
+Инженерлік инфрақұрылымды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20528,159 +20977,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың ішкі нормативтік құжаттары</w:t>
-[...71 lines deleted...]
-"Бәйтерек" ҰБХ" АҚ</w:t>
+"Жеке кәсіпкерлікті мемлекеттік қолдаудың кейбір шаралары туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 қыркүйектегі № 754 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ШОК субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Аграрлық несие корпорациясы" АҚ</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20713,51 +21162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Іскер" кредит беру бағдарламасы</w:t>
+Өңдеу өнеркәсібіндегі кәсіпкерлік субъектілерін ЕДБ арқылы қаржыландыру үшін "Қазақстанның даму банкі" АҚ және "Даму" ӨҚД" АҚ банкаралық кредит беруі (3 транш)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20785,159 +21234,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың ішкі нормативтік құжаттары</w:t>
-[...71 lines deleted...]
-"Бәйтерек" ҰБХ" АҚ</w:t>
+"Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы Ұлттық Банкінің өңдеу өнеркәсібіндегі шағын және орта кәсіпкерлік жобаларын қаржыландыруды қамтамасыз ету жөніндегі бірлескен іс-қимыл жоспарын бекіту туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 14 сәуірдегі № 354 қаулысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы Ұлттық Банкінің өңдеу өнеркәсібіндегі кәсіпкерлік субъектілерін қаржыландыруды қамтамасыз ету жөніндегі бірлескен іс-қимыл жоспарын бекіту туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 11 наурыздағы № 124 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңдеу өнеркәсібінде жобаларды іске асыратын ШОК және ірі кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Аграрлық несие корпорациясы" АҚ</w:t>
+"Қазақстанның даму Банкі" АҚ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Даму" ӨҚД" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20970,51 +21455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Нарықтық шарттардағы Лизинг" бағдарламасы</w:t>
+Ауылдық елді мекендерде және шағын қалаларда микрокредит беру ("Ауыл аманаты" жобасы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21042,159 +21527,249 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оператордың ішкі нормативтік құжаттары</w:t>
-[...71 lines deleted...]
-"ҚазАгроҚаржы" АҚ</w:t>
+"Ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизинг қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2025 жылғы 16 маусымдағы № 53 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36280 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыссыздар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖК ретінде мемлекеттік тіркеусіз кіріс алу мақсатында тауарларды өндіру (өткізу), жұмыстарды орындау және қызметтер көрсету жөніндегі қызметті дербес жүзеге асыратын тұлғалар және (немесе) әрекетсіз ЖК;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отбасылық кәсіпкерлікте ақы төленбейтін қызметті жүзеге асыратын тұлғалар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сату (айырбастау) үшін жеке қосалқы шаруашылықта өнім өндіру жөніндегі қызметті өз бетінше жүзеге асыратын, табысы ең төменгі күнкөріс деңгейінен төмен тұлғалар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ауыл шаруашылығы кооперативтері туралы" Қазақстан Республикасының Заңына сәйкес қызметін жүзеге асыратын ауыл шаруашылығы кооперативтері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ісін жаңа бастаған және жұмыс істеп тұрған ЖК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ҚазАгроҚаржы" АҚ</w:t>
+ӘКК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21227,51 +21802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жеңілдікті лизинг" бағдарламасы</w:t>
+Сыйақы мөлшерлемесінің бір бөлігін субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21299,159 +21874,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қоршаған ортаның жай-күйін жақсартуға бағытталған өңдеу саласындағы жобаларды одан әрі қаржыландыру үшін дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы тікелей немесе жанама түрде мемлекетке және (немесе) ұлттық басқарушы холдингке тиесілі ұйымды өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелері операторының қаржыландыруы қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 2 қыркүйектегі №604 қаулысы.</w:t>
-[...71 lines deleted...]
-Өндірушілердің кеңейтілген міндеттемелерінің операторы</w:t>
+"Іскер аймақ" шағын бизнесті қолдаудың бірыңғай бағдарламасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 30 желтоқсандағы № 1176 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын, оның ішінде шағын кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ҚазАгроҚаржы" АҚ</w:t>
+"Даму" ӨҚД" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21484,231 +22059,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобильдер мен арнайы техниканы жаңартуға/жаңғыртуға лизингтік қаржыландыру; ауыл шаруашылығы техникасы мен автобустар паркін жаңарту (жаңа қаржыландыру жоқ, револьверлік қаржыландыру)</w:t>
-[...143 lines deleted...]
-ҚР ӨҚМ</w:t>
+Шағын кәсіпкерлік субъектілеріне инфрақұрылымдық қолдау көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Іскер аймақ" шағын бизнесті қолдаудың бірыңғай бағдарламасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 30 желтоқсандағы № 1176 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын, оның ішінде шағын кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"ӨДҚ" АҚ </w:t>
+              <w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21741,87 +22316,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүк тасымалына қатысатын автокөлік құралдарының паркін жаңартуға лизингтік қаржыландыру.</w:t>
-[...35 lines deleted...]
-Мүліктік</w:t>
+"Өрлеу" жеңілдікпен қаржыландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21849,123 +22424,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнеркәсіптік-инновациялық қызмет субъектілері, мемлекеттік мекемелер, жергілікті, орталық және мемлекеттік атқарушы органдар, мекемелер, шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорындар және Қазақстан Республикасының мемлекеттік қазыналық коммуналдық кәсіпорындары, мемлекеттің жарғылық капиталға жүз пайыз қатысуымен, өкілеттіктерді жүзеге асыратын автомобиль жолдарын басқару жөніндегі ұлттық оператор.</w:t>
-[...35 lines deleted...]
-ҚР ӨҚМ</w:t>
+Шағын, оның ішінде шағын кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"ӨДҚ" АҚ </w:t>
+              <w:t>
+"Даму" ӨҚД" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21997,232 +22572,232 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...144 lines deleted...]
-ҚР ӨҚМ</w:t>
+              <w:t>
+Жаңаөзен қаласында кәсіпкерлікті дамытудың арнайы жоспары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жаңаөзен қаласында кәсіпкерлікті дамытудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 10 қаңтардағы № 15 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ӨДҚ" АҚ</w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22255,159 +22830,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Кәсіпке бағыт"</w:t>
-[...107 lines deleted...]
-Жеке кәсіпкерлік субъектілері және кәсіпкерлік бастамасы бар халық</w:t>
+Электр қондырғыларының белгіленген қуаты 200 кВт-қа дейінгі кәсіпкерлік субъектілеріне пайдаланылған электр энергиясы үшін бұрын жүргізілген соманы қайта есептеу және (немесе) қайтару жолымен өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Энергия беруші ұйымдар күнтізбелік бір жылда бір тұтынушыға шаққанда ажырату санының орташа көрсеткішінен және күнтізбелік бір жылда бір тұтынушыға шаққанда ажырату ұзақтығының орташа көрсеткішінен асырған жағдайда тұтынушы пайдаланған электр энергиясы үшін бұрын жүргізілген соманы қайта есептеу және (немесе) қайтару арқылы электр қондырғыларының белгіленген қуаты 200 кВт-қа дейінгі кәсіпкерлік субъектілеріне автоматты түрде өтеу әдістемесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2025 жылғы 28 ақпандағы № 9 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35767 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22435,51 +23010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" ҰКП</w:t>
+ҚР ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22512,231 +23087,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Кәсіпкер әйел"</w:t>
-[...143 lines deleted...]
-ҚР ҰЭМ</w:t>
+Жылумен жабдықтау субьектілерінің қолда бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтерді құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жылумен жабдықтау субьектілерінің қолда бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтерді құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2024 жылғы 6 желтоқсандағы № 442 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде N 35454 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" ҰКП</w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22769,231 +23344,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бір ауыл – бір өнім" жобасы</w:t>
-[...143 lines deleted...]
-ҚР ҰЭМ</w:t>
+Жылыту маусымын іркіліссіз өткізу энергия өндіруші ұйымдарды отын сатып алуға субсидиялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жылыту маусымын іркіліссіз өткізу үшін энергия өндіруші ұйымдар мен жылу өндіруші субъектілердің отын сатып алуға шығындарын және акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы мемлекетке тиесілі, коммуналдық меншіктегі және суды (дистиллятты), электр және жылу энергиясын өндіру жөніндегі қызметті бір мезгілде жүзеге асыратын энергия өндіруші ұйымдардың залалдарын (борыштарын) субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2017 жылғы 13 қыркүйектегі № 309 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15903 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+коммуналдық меншіктегі энергия өндіруші ұйымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" ҰКП</w:t>
+ҚР ЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23026,231 +23601,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлер мен кәсіпкерлік бастамасы бар халықты ақпараттық-талдамалық қамтамасыз ету</w:t>
-[...143 lines deleted...]
-ҚР ҰЭМ</w:t>
+Жылумен жабдықтау жүйелерін салуды, реконструкциялауды және жаңғыртуды субсидиялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жылумен жабдықтау жүйелерін салуды, реконструкциялау мен жаңғыртуды субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2025 жылғы 15 қаңтардағы № 15-н/қ бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35644 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" ҰКП</w:t>
+ҚР ЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23283,231 +23858,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік қызметті жүргізуге сервистік қолдау көрсету</w:t>
-[...143 lines deleted...]
-ҚР ҰЭМ</w:t>
+Өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелері қолданылатын қалдықтарды жинағаны, тасымалдағаны, қайта өңдегені және (немесе) кәдеге жаратқаны үшін төлемдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелері операторының өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелері қолданылатын өнімнің (тауарлардың) тұтынушылық қасиеттері жоғалғаннан кейін түзілетін қалдықтарды жинауды, тасымалдауды, қайтадан пайдалануға дайындауды, сұрыптауды, өңдеуді, қайта өңдеуді, залалсыздандыруды және (немесе) кәдеге жаратуды төлемдер жасау арқылы ұйымдастыруға өндірушілерден және импорттаушылардан келіп түскен ақшаны оның банктік шотына жіберу қағидаларын бекіту туралы" Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2023 жылғы 27 қарашадағы № 332 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33703 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЭТРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" ҰКП</w:t>
+"Жасыл даму" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23540,231 +24115,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іскерлік байланыстар</w:t>
-[...143 lines deleted...]
-ҚР ҰЭМ</w:t>
+Экспортердің мерзімді валюталық мәмілелер бойынша азаматтық-құқықтық жауапкершілігін сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" ҰКП</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23797,231 +24372,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сарапшылар қызметі</w:t>
-[...143 lines deleted...]
-ҚР ҰЭМ</w:t>
+Экспорттаушының облигациялар бойынша азаматтық-құқықтық жауапкершілігін сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" ҰКП</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24054,231 +24629,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының шағын және орта кәсіпкерлікті қолдау жөніндегі Еуропалық қайта құру және даму банкінің іскерлік консультациялық қызметтер бағдарламасы</w:t>
-[...143 lines deleted...]
-ҚР ҰЭМ</w:t>
+Экспорттаушының жұмыстарды орындауға/қызметтерді көрсетуге байланысты шығындарын сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЕҚДБ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24311,231 +24886,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік негіздеріне оқыту</w:t>
-[...143 lines deleted...]
-ҚР Еңбекмині</w:t>
+Жобалық қаржыландыруды ерікті сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР Еңбекмині</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24568,231 +25143,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Парыз" бизнестің әлеуметтік жауапкершілігі бойынша конкурс</w:t>
-[...143 lines deleted...]
-ҚР Еңбекмині</w:t>
+Кредитті қайтару кепілдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Business Protocol Solutions" ЖШС</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24825,231 +25400,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стартап-жобаларды дамытуға арналған акселерациялық және инкубациялық бағдарламалар</w:t>
-[...143 lines deleted...]
-ҚР ЦДИАӨМ</w:t>
+Борышкер міндеттемелерінің орындалуын қамтамасыз ету үшін Банкке берілетін кепілдік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Astana Hub" IT-стартаптардың халықаралық технопаркі</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25082,249 +25657,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыртқы нарықтарға ілгерілету мақсатында өңдеу өнерскәсібі отандық кәсіпорындарының экспорттық әлеуетін диагностикалау (Экспорттық акселерация бағдарламасы)</w:t>
-[...161 lines deleted...]
-ҚР СИМ</w:t>
+Келісімшарт бойынша аванстық төлемді қайтару кепілдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazTrade" сауда саясатын дамыту орталығы" АҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25357,249 +25914,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сауда миссияларын ұйымдастыру және өткізу, көрме-жәрмеңке қызметін жүзеге асыру, отандық өндірушілердің тауар белгілерін шетелде ілгерілету және қазақстандық өндірушілердің шетелде ұлттық стендтерін ұйымдастыру</w:t>
-[...161 lines deleted...]
-ҚР СИМ</w:t>
+Келісімшарт бойынша міндеттемелерді орындау кепілдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazTrade" сауда саясатын дамыту орталығы" АҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25632,231 +26171,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отандық өндірушілер және олардың тауарлары, көрсетілетін қызметтері туралы ақпаратты шетелде тұрақты негізде орналастыру арқылы әлеуетті шетелдік сатып алушылардың хабардар болуын арттыру</w:t>
-[...143 lines deleted...]
-ҚР СИМ</w:t>
+Тендерлік кепілдік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazTrade" сауда саясатын дамыту орталығы" АҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25889,231 +26428,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өңдеу өнеркәсібінің отандық тауарлары мен көрсетілетін қызметтерінің экспортын дамыту және ілгерілету мәселелері бойынша ақпараттық және талдамалық қолдау көрсету</w:t>
-[...143 lines deleted...]
-ҚР СИМ</w:t>
+Аккредитивтерді сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"QazTrade" сауда саясатын дамыту орталығы" АҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26146,267 +26685,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Президентінің "Алтын сапа" сыйлығын алуға конкурс ұйымдастыру және өткізу</w:t>
-[...179 lines deleted...]
-ҚР СИМ</w:t>
+Аванстық төлемдерді қайтару бойынша экспорттаушының азаматтық-құқықтық жауапкершілігін сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" ҰКП</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26439,303 +26942,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстанның үздік тауары" көрме-конкурсын ұйымдастыру және өткізу</w:t>
-[...215 lines deleted...]
-ҚР СИМ</w:t>
+Экспорттаушының қысқа мерзімді дебиторлық берешегін сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Атамекен" ҰКП</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26768,51 +27199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік заттай грант</w:t>
+Экспорттық кредитті сақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26840,159 +27271,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Инвестициялық преференциялар беруге өтінімді қабылдау, тіркеу және қарау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 30 желтоқсандағы №1281 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12780 болып тіркелді)</w:t>
-[...71 lines deleted...]
-ҚР СІМ</w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Invest" ұлттық компаниясы" АҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27025,231 +27456,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвесторларды сервистік қолдау</w:t>
-[...143 lines deleted...]
-ҚР СІМ</w:t>
+Қарызды ерікті сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Invest" ұлттық компаниясы" АҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27282,231 +27713,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АӨК субъектілерін ақпараттық-консультациялық қызметтермен қамтуды ұлғайту мақсатында ақпараттық-талдамалық интернет-портал мен Call-орталықты ілгерілету арқылы білім беру құралдарын дамыту</w:t>
-[...143 lines deleted...]
-ҚР АШМ</w:t>
+Отандық өндірістің автокөлік құралдары мен арнайы мақсаттағы автотехникасын сатып алуды лизингтік қаржыландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ұлттық аграрлық ғылыми-білім беру орталығы" КЕАҚ</w:t>
+"ӨДҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27539,87 +27970,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бейнероликтер, анимациялық фильмдер, ақпараттық-графикалық материалдар жасау арқылы АӨК бағыттары бойынша білім базасын құру, жаңарту және толықтыру (тәжірибені капиталдандыру)</w:t>
-[...35 lines deleted...]
-Қаржылық емес</w:t>
+Экспорт алдындағы қаржыландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27647,123 +28078,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы қызметін жүзеге асыратын жеке кәсіпкерлік субъектілері</w:t>
-[...35 lines deleted...]
-ҚР АШМ</w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ұлттық аграрлық ғылыми-білім беру орталығы" КЕАҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27796,231 +28227,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АӨК субъектісінің проблемасы бойынша отандық және шетелдік консультанттардың консультациялар өткізуі</w:t>
-[...143 lines deleted...]
-ҚР АШМ</w:t>
+Қаржы лизингін ерікті сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ұлттық аграрлық ғылыми-білім беру орталығы" КЕАҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28053,231 +28484,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Агроөнеркәсіптік кешенді дамыту мәселелері бойынша отандық және шетелдік консультанттардың оқыту семинарларын өткізуі</w:t>
-[...143 lines deleted...]
-ҚР АШМ</w:t>
+Экспорттаушының қаржы ұйымдары алдындағы азаматтық-құқықтық жауапкершілігін сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ұлттық аграрлық ғылыми-білім беру орталығы" КЕАҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28310,231 +28741,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отандық сарапшылардың өкілдерін тарта отырып, онлайн-форматта вебинарлар өткізу</w:t>
-[...143 lines deleted...]
-ҚР АШМ</w:t>
+Халықаралық факторингті сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ұлттық аграрлық ғылыми-білім беру орталығы" КЕАҚ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28567,231 +28998,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстанның бәсекеге қабілетті медициналық туристік өнімдерінің тізбесін айқындай отырып, маркетингтік талдау жүргізу</w:t>
-[...143 lines deleted...]
-ҚР ТСМ</w:t>
+Шетелдік контрагентті қаржыландыру кезінде кредиттік ұйымды сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28823,88 +29254,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Қаржылық емес</w:t>
+              <w:t>
+Инвестицияларды сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28932,123 +29363,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Курорттық ұйымдардың басшылары</w:t>
-[...35 lines deleted...]
-ҚР ТСМ</w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29081,87 +29512,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қонақ үйлердің жанында оқу сыныптарын (орталықтарын) құру арқылы туристік кәсіптер бойынша қысқа мерзімді кәсіптік оқытуды іске асыру бойынша өңірдің қонақ үй бизнесі өкілдерімен жұмыс</w:t>
-[...35 lines deleted...]
-Қаржылық емес</w:t>
+Қаржы ұйымдарының шығындарын сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29189,123 +29620,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қонақ үй бизнесінің өкілдері</w:t>
-[...35 lines deleted...]
-ҚР ТСМ</w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29338,231 +29769,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрақты және экологиялық туризмді дамыту мәселелері бойынша ҮЗДІК-10 және ЕҚТА-да әкімдіктер мен бизнес үшін UNDP семинарлары мен тренингтерін өткізу</w:t>
-[...143 lines deleted...]
-ҚР ТСМ</w:t>
+Шетелдік банктер берген банк кепілдіктерін сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29595,231 +30026,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кемпинг әкімшілерін, туристік көлікке қызмет көрсететін мамандарды (автоүйлер, тұрғын туристік тіркемелер) оқыту</w:t>
-[...143 lines deleted...]
-ҚР ТСМ</w:t>
+"Қазақстанның Даму Банкі" АҚ-мен шикізаттық емес экспортты ілгерілету үшін кредиттеуге (қарыздарға) байланысты мәмілелерді сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, көрсетілетін қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29852,231 +30283,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа білім мен дағдыларды үйрету мақсатында гидтерге, экскурсоводтарға, қонақ үй бизнесі қызметкерлеріне және т.б. арналған семинарлар мен шеберлік сыныптарын өткізу</w:t>
-[...143 lines deleted...]
-ҚР ТСМ</w:t>
+Шикізаттық емес экспортты ілгерілету үшін кредиттеуге (қарыздарға) байланысты портфельдік сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын және орта бизнес субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30109,231 +30540,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шағын және орта кәсіпкерліктің топ-менеджментін оқыту</w:t>
-[...143 lines deleted...]
-ҚР ТСМ</w:t>
+Экспорттық саудалық қаржыландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері (Өңдеуші өнеркәсіптің отандық тауарларын (жұмыстарын, қызметтерін) экспорттаушылар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+"Қазақстанның экспорттық-кредиттік агенттігі" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30366,231 +30797,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туристік компаниялар мен орналастыру орындарының басшылары үшін туризм саласындағы біліктілікті арттыру бойынша тренингтер мен курстар түріндегі оқыту жүйесі</w:t>
-[...143 lines deleted...]
-ҚР ТСМ</w:t>
+"Қазақстанда жасалған" бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӨК субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+"ҚазАгроҚаржы" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30623,231 +31054,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Онлайн ішкі туризм академиясы</w:t>
-[...143 lines deleted...]
-ҚР ТСМ</w:t>
+Жедел, шұғыл және арнайы қызметтердің қажеттіліктері үшін көлік құралдарын жаңарту жөніндегі іс-шаралар шеңберінде лизингтік қаржыландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының өңдеуші өнеркәсібін дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 20 желтоқсандағы № 846 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бәйтерек" ҰИХ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
+"ӨДҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30880,267 +31311,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Сапа белгісі" бағдарламасын ілгерілету шеңберінде туристік қызметтердің сапасын арттыру мақсатында оқыту сессияларын өткізу</w:t>
-[...179 lines deleted...]
-ҚР ТСМ</w:t>
+Автомобильдер мен арнайы техниканы жаңартуға/жаңғыртуға лизингтік қаржыландыру; ауыл шаруашылығы техникасы мен автобустар паркін жаңарту (жаңа қаржыландыру жоқ, револьверлік қаржыландыру)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүліктік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік-инновациялық қызмет субъектілері, мемлекеттік мекемелер, жергілікті, орталық және мемлекеттік атқарушы органдар, мекемелер, шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорындар және Қазақстан Республикасының мемлекеттік қазыналық коммуналдық кәсіпорындары, өкілеттіктерді жүзеге асыратын, жарғылық капиталына мемлекет жүз пайыз қатысатын Автомобиль жолдарын басқару жөніндегі ұлттық оператор, жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
+"ӨДҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31173,231 +31568,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қонақ үйлердің қызметін ашу және жүргізу бойынша тренингтер</w:t>
-[...143 lines deleted...]
-ҚР ТСМ</w:t>
+Жүк тасымалына қатысатын автокөлік құралдарының паркін жаңартуға лизингтік қаржыландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүліктік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік-инновациялық қызмет субъектілері, мемлекеттік мекемелер, жергілікті, орталық және мемлекеттік атқарушы органдар, мекемелер, шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорындар және Қазақстан Республикасының мемлекеттік қазыналық коммуналдық кәсіпорындары, өкілеттіктерді жүзеге асыратын, жарғылық капиталына мемлекет жүз пайыз қатысатын Автомобиль жолдарын басқару жөніндегі ұлттық оператор, жеке кәсіпкерлік субъектілері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
+"ӨДҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31430,231 +31825,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Агротуризм бойынша кіріспе курстар</w:t>
-[...143 lines deleted...]
-ҚР ТСМ</w:t>
+Ауыл шаруашылығы техникасын қоспағанда, автокөлік құралдарына, арнайы мақсаттағы автотехникаға лизингтік қаржыландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүліктік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнеркәсіптік-инновациялық қызмет субъектілері, мемлекеттік мекемелер, жергілікті, орталық және мемлекеттік атқарушы органдар, мекемелер, шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорындар және Қазақстан Республикасының мемлекеттік қазыналық коммуналдық кәсіпорындары, өкілеттіктерді жүзеге асыратын, жарғылық капиталына мемлекет жүз пайыз қатысатын Автомобиль жолдарын басқару жөніндегі ұлттық оператор, жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
+"ӨДҚ" АҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31687,51 +32082,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жасыл технологиялар мен жобалардың тізілімі</w:t>
+АӨК субъектісінің проблемасы бойынша отандық және шетелдік консультанттардың консультациялар өткізуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31758,160 +32153,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-ҚР ЭТРМ</w:t>
+              <w:t>
+"Агроөнеркәсiптiк кешендi мамандандырылған ұйымдардың қатысуымен қолдаудың кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2006 жылғы 7 шілдедегі № 645 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы қызметін жүзеге асыратын жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Халықаралық жасыл технологиялар және инвестициялық жобалар орталығы" КЕАҚ</w:t>
+"ҰАҒБО" КЕАҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31944,51 +32339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоршаған ортаны қорғау саласындағы біліктілікті арттыру бойынша оқыту семинарлары</w:t>
+АӨК дамыту мәселелері бойынша отандық және шетелдік консультанттардың оқыту семинарларын өткізуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32015,1475 +32410,9582 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+"Агроөнеркәсiптiк кешендi мамандандырылған ұйымдардың қатысуымен қолдаудың кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2006 жылғы 7 шілдедегі № 645 қаулысы; "Қазақстан Республикасының агроөнеркәсіптік кешенін дамытудың 2021 – 2030 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 30 желтоқсандағы № 960 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы қызметін жүзеге асыратын жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҰАҒБО" КЕАҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отандық сарапшылардың өкілдерін тарта отырып, онлайн-форматта вебинарлар өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының Экологиялық кодексі </w:t>
-[...71 lines deleted...]
-ҚР ЭТРМ</w:t>
+"Агроөнеркәсiптiк кешендi мамандандырылған ұйымдардың қатысуымен қолдаудың кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2006 жылғы 7 шілдедегі № 645 қаулысы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӨК субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қоршаған ортаны қорғаудың ақпараттық-талдау орталығы" ШЖҚ РМК</w:t>
+"ҰАҒБО" КЕАҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік негіздеріне оқыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кәсіпкерлік бастамаға жәрдемдесу жөніндегі шараларды ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 272 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32956 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР Еңбекмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР Еңбекмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнестің әлеуметтік жауапкершілігі жөніндегі "Парыз" конкурсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Бизнестің әлеуметтік жауапкершілігі жөніндегі "Парыз" конкурсы туралы" Қазақстан Республикасы Президентінің 2008 жылғы 23 қаңтардағы № 523 Жарлығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерліктің әлеуметтік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР Еңбекмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Business Protocol Solutions" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стартап-жобаларды дамытуға арналған акселерациялық және инкубациялық бағдарламалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Астана Хаб" халықаралық технологиялық паркі қызметінің қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2018 жылғы 26 қыркүйектегі № 415 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17437 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Astana Hub" IT-стартаптардың халықаралық технопаркі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сауда миссияларын ұйымдастыру және өткізу, көрме-жәрмеңке қызметін жүзеге асыру, отандық өндірушілердің тауар белгілерін шетелде ілгерілету және қазақстандық өндірушілердің шетелде ұлттық стендтерін ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Өнеркәсіптік саясат туралы" Қазақстан Республикасының Заңы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңдеу өнеркәсібі тауарларының және көрсетілетін қызметтердің отандық өндірушілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СИМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"QazTrade" сауда саясатын дамыту орталығы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңдеу өнеркәсібінің отандық тауарлары мен көрсетілетін қызметтерінің экспортын дамыту және ілгерілету мәселелері бойынша ақпараттық және талдамалық қолдау көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Өнеркәсіптік саясат туралы" Қазақстан Республикасының Заңы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңдеу өнеркәсібі тауарларының және көрсетілетін қызметтердің отандық өндірушілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СИМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"QazTrade" сауда саясатын дамыту орталығы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Президентінің "Алтын сапа" сыйлығын алуға конкурс ұйымдастыру және өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасы туралы" Қазақстан Республикасының Заңы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Президентінің "Алтын сапа" сыйлығын алуға арналған конкурс және "Қазақстанның үздік тауары" республикалық көрме-конкурсы туралы" Қазақстан Республикасы Президентінің 2006 жылғы 9 қазандағы № 194 Жарлығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Президентінің "Алтын сапа" сыйлығын алуға арналған конкурсқа қатысушылардың материалдарын ресімдеу, ұсыну және алдын ала бағалау қағидаларын және "Қазақстанның үздік тауары" өңірлік және республикалық көрме-конкурстарына ұсынылатын материалдар мен өнімді ресімдеу, ұсыну және алдын ала сараптамалық бағалау қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2009 жылғы 31 шілдедегі № 1167 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖК және Қазақстан Республикасының аумағында тауарлар өндірумен, қызметтер көрсетумен (қару-жарақ пен әскери техника өндірісін қоспағанда) айналысатын заңды тұлғалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СИМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстанның үздік тауары" көрме-конкурсын ұйымдастыру және өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы туралы" Қазақстан Республикасының Заңы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасы Президентінің "Алтын сапа" сыйлығын алуға арналған конкурс және "Қазақстанның үздік тауары" республикалық көрме-конкурсы туралы" Қазақстан Республикасы Президентінің 2006 жылғы 9 қазандағы № 194 Жарлығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасы Президентінің "Алтын сапа" сыйлығын алуға арналған конкурсқа қатысушылардың материалдарын ресімдеу, ұсыну және алдын ала бағалау қағидаларын және "Қазақстанның үздік тауары" өңірлік және республикалық көрме-конкурстарына ұсынылатын материалдар мен өнімді ресімдеу, ұсыну және алдын ала сараптамалық бағалау қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2009 жылғы 31 шілдедегі № 1167 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мына:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының аумағында өнеркәсіптік, азық-түлік тауарларын және өндірістік-техникалық мақсаттағы өнімдерді өндіру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) конкурсты ұйымдастырушы растаған өнім сапасының тұрақты жоғары деңгейін қамтамасыз ету және оны жүйелі жақсарту бойынша оң нәтижелердің болуы талаптарын қанағаттандыратын ЖК немесе заңды тұлға </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СИМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы нарықтарға ілгерілету мақсатында өңдеу өнерскәсібі отандық кәсіпорындарының экспорттық әлеуетін диагностикалау (Экспорттық акселерация бағдарламасы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ "Өнеркәсіптік саясат туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңдеу өнеркәсібі тауарларының және көрсетілетін қызметтердің отандық өндірушілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СИМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"QazTrade" сауда саясатын дамыту орталығы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік заттай грант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Инвестициялық преференцияларды беруге өтінімді қабылдау, тіркеу және қарау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 30 желтоқсандағы №1281 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12780 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвесторларды сервистік қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Инвесторлар үшін "бір терезені" ұйымдастыру қағидаларын, сондай-ақ инвестициялар тарту кезінде өзара іс-қимыл жасау тәртібін бекіту туралы" Қазақстан Республикасы Сыртқы істер министрінің 2023 жылғы 26 маусымдағы № 11-1-4/327 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32910 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасында инвестицияларды жүзеге асыратын жеке және заңды тұлғалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Invest" ҰҚ" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туризм индустриясындағы үздік тәжірибелер, туристік облыстардың сервис стандарттары туралы курорттық ұйымдардың басшыларына семинарлар өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курорттық ұйымдардың басшылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонақ үйлердің жанында оқу сыныптарын (орталықтарын) құру арқылы туристік кәсіптер бойынша қысқа мерзімді кәсіптік оқытуды іске асыру бойынша өңірдің қонақ үй бизнесі өкілдерімен жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператордың ішкі нормативтік құжаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонақ үй бизнесінің өкілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты және экологиялық туризмді дамыту мәселелері бойынша ҮЗДІК-10 және ЕҚТА-да әкімдіктер мен бизнес үшін UNDP семинарлары мен тренингтерін өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының туристік саласын дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 28 наурыздағы № 262 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемпинг әкімшілерін, туристік көлікке қызмет көрсететін мамандарды (автоүйлер, тұрғын туристік тіркемелер) оқыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының туристік саласын дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 28 наурыздағы № 262 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемпинг әкімшілері, туристік көлікке қызмет көрсететін мамандар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа білім мен дағдыларды үйрету мақсатында гидтерге, экскурсоводтарға, қонақ үй бизнесі қызметкерлеріне және т.б. арналған семинарлар мен шеберлік сыныптарын өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының туристік саласын дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 28 наурыздағы № 262 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидтер, экскурсоводтар, қонақ үй бизнесінің қызметкерлері үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын және орта кәсіпкерліктің топ-менеджментін оқыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Республикасының туристік саласын дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 28 наурыздағы № 262 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ШОК топ-менеджменті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туристік компаниялар мен орналастыру орындарының басшылары үшін туризм саласындағы біліктілікті арттыру бойынша тренингтер мен курстар түріндегі оқыту жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасының туристік саласын дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 28 наурыздағы № 262 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онлайн ішкі туризм академиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" акционерлік қоғамының 2022 – 2031 жылдарға арналған даму жоспарын бекіту туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 29 желтоқсандағы № 948 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері, туристерге қызмет көрсетуге мүдделі халық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сапа белгісі" бағдарламасын ілгерілету шеңберінде туристік қызметтердің сапасын арттыру мақсатында оқыту сессияларын өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" акционерлік қоғамының 2022 – 2031 жылдарға арналған даму жоспарын бекіту туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 29 желтоқсандағы № 948 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туроператорлар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орналастыру орындары (қонақ үйлер, демалыс базалары және т.б.);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоғамдық тамақтану орындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонақ үйлердің қызметін ашу және жүргізу бойынша тренингтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" акционерлік қоғамының 2022 – 2031 жылдарға арналған даму жоспарын бекіту туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 29 желтоқсандағы № 948 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туризмді дамыту әлеуеті бар ауылдық жерлердегі бизнес субъектілері, ауыл тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Агротуризм бойынша кіріспе курстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Kazakh Tourism" ұлттық компаниясы" акционерлік қоғамының 2022 – 2031 жылдарға арналған даму жоспарын бекіту туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 29 желтоқсандағы № 948 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туризмді дамыту әлеуеті бар ауылдық жерлердегі бизнес субъектілері, ауыл тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстанның бәсекеге қабілетті медициналық туристік өнімдерінің тізбесін айқындай отырып, маркетингтік талдау жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Қазақстан Республикасының туристік саласын дамытудың 2023 – 2029 жылдарға арналған тұжырымдамасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 28 наурыздағы № 262 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ШОК субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Kazakh Tourism" ұлттық компаниясы" АҚ және БҰҰДБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын кәсіпкерлік субъектілеріне қаржылай емес қолдау шараларын ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Іскер аймақ" шағын бизнесті қолдаудың бірыңғай бағдарламасын бекіту туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 30 желтоқсандағы № 1176 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын, оның ішінде микрокәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Даму" ӨҚД" АҚ, "Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+142.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кәсіпке бағыт"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Жеке кәсіпкерлік субъектілерін бірнеше салалық мемлекеттік органның құзыретіне жататын экономиканың әртүрлі салаларында ұсынылатын мемлекеттік қаржылай емес қолдау тәртібін, нысандарын және оларға қолдау көрсетуге қажетті басқа да шарттарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 5 тамыздағы № 626 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері және кәсіпкерлік бастамасы бар халық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кәсіпкер әйел"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жеке кәсіпкерлік субъектілерін бірнеше салалық мемлекеттік органның құзыретіне жататын экономиканың әртүрлі салаларында ұсынылатын мемлекеттік қаржылай емес қолдау тәртібін, нысандарын және оларға қолдау көрсетуге қажетті басқа да шарттарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 5 тамыздағы № 626 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері және кәсіпкерлік бастамасы бар халық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бір ауыл – бір өнім" жобасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жеке кәсіпкерлік субъектілерін бірнеше салалық мемлекеттік органның құзыретіне жататын экономиканың әртүрлі салаларында ұсынылатын мемлекеттік қаржылай емес қолдау тәртібін, нысандарын және оларға қолдау көрсетуге қажетті басқа да шарттарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 5 тамыздағы № 626 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті және локалды ресурстардан өнім/тауар өндіретін жеке кәсіпкерлік субъектілері және кәсіпкерлік бастамасы бар халық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлер мен кәсіпкерлік бастамасы бар халықты ақпараттық-талдамалық қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жеке кәсіпкерлік субъектілерін бірнеше салалық мемлекеттік органның құзыретіне жататын экономиканың әртүрлі салаларында ұсынылатын мемлекеттік қаржылай емес қолдау тәртібін, нысандарын және оларға қолдау көрсетуге қажетті басқа да шарттарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 5 тамыздағы № 626 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері және кәсіпкерлік бастамасы бар халық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік қызметті жүргізуге сервистік қолдау көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жеке кәсіпкерлік субъектілерін бірнеше салалық мемлекеттік органның құзыретіне жататын экономиканың әртүрлі салаларында ұсынылатын мемлекеттік қаржылай емес қолдау тәртібін, нысандарын және оларға қолдау көрсетуге қажетті басқа да шарттарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 5 тамыздағы № 626 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері және кәсіпкерлік бастамасы бар халық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+147.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іскерлік байланыстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жеке кәсіпкерлік субъектілерін бірнеше салалық мемлекеттік органның құзыретіне жататын экономиканың әртүрлі салаларында ұсынылатын мемлекеттік қаржылай емес қолдау тәртібін, нысандарын және оларға қолдау көрсетуге қажетті басқа да шарттарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 5 тамыздағы № 626 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдаушы тараптың салалық мүмкіндіктеріне сәйкес келетін және жылдық орташа табысы 10000 АЕК-тен кем емес ШОК субъектілерінің жоғары буын басшылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшылар қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жеке кәсіпкерлік субъектілерін бірнеше салалық мемлекеттік органның құзыретіне жататын экономиканың әртүрлі салаларында ұсынылатын мемлекеттік қаржылай емес қолдау тәртібін, нысандарын және оларға қолдау көрсетуге қажетті басқа да шарттарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 5 тамыздағы № 626 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының шағын және орта кәсіпкерлікті қолдау жөніндегі ЕҚДБ іскерлік консультациялық қызметтер бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржылық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жеке кәсіпкерлік субъектілерін бірнеше салалық мемлекеттік органның құзыретіне жататын экономиканың әртүрлі салаларында ұсынылатын мемлекеттік қаржылай емес қолдау тәртібін, нысандарын және оларға қолдау көрсетуге қажетті басқа да шарттарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 5 тамыздағы № 626 қаулысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕҚДБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық преференциялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Инвестициялық преференцияларды беруге арналған өтінімді қабылдау, тіркеу және қарау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 30 желтоқсандағы № 1281 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12780 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР Қаржымині МКК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: аббревиатуралардың таратылып жазылуы:</w:t>
+      Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...1289 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚ – акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Атамекен" ҰКП – "Атамекен" Қазақстан Республикасының ұлттық кәсіпкерлер палатасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АӨК – агроөнеркәсіптік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ӘКК – Әлеуметтік-кәсіпкерлік корпорациялар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бәйтерек "ҰИХ" АҚ – "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БҰҰДБ – БҰҰ даму бағдарламасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Даму "ӨҚД" АҚ – "Даму "кәсіпкерлікті дамыту қоры" акционерлік қоғамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЕДБ – екінші деңгейдегі банк; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЕҚДБ – Еуропа Қайта Құру және Даму Банкі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕҚТА – ерекше қорғалатын табиғи аумақтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖАО – жергілікті атқарушы орган; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖК – жеке кәсіпкер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖШС – жауапкершілігі шектеулі серіктестік; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Kazakh Tourism "ҰК" АҚ – "Kazakh Tourism "ұлттық компаниясы" акционерлік қоғамы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР АШМ – Қазақстан Республикасы Ауыл шаруашылығы министрлігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР Еңбекмині – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ЖИЦДМ – Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР КМ – Қазақстан Республикасы Көлік министрлігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР Қаржымині МКК – Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР МАМ – Қазақстан Республикасы Мәдениет және ақпарат министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР ОМ – Қазақстан Республикасы Оқу-ағарту министрлігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР ӨҚМ – Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР СИМ – Қазақстан Республикасы Сауда және интеграция министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР СРИМ – Қазақстан Республикасы Су ресурстары және ирригация министрлігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР СІМ – Қазақстан Республикасы Сыртқы істер министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР ТСМ – Қазақстан Республикасы Туризм және спорт министрлігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР ҰЭМ – Қазақстан Республикасы Ұлттық экономика министрлігі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ЭМ – Қазақстан Республикасы Энергетика министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ЭТРМ – Қазақстан Республикасы Экология және табиғи ресурстар министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "ӨДҚ" АҚ – "Өнеркәсіпті дамыту қоры" акционерлік қоғамы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҰАҒБО" КЕАҚ – "Ұлттық аграрлық ғылыми-білім беру орталығы" коммерциялық емес акционерлік қоғамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҰК – Ұлттық компания; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШОК – шағын және орта кәсіпкерлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      UNDP – United Nations Development Programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33523,246 +42025,246 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрыққа 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке кәсіпкерлікті мемлекеттік қолдау шаралары тізілімін қалыптастыру, жүргізу және өзектілендіру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жеке кәсіпкерлікті мемлекеттік қолдау шараларының тізілімін қалыптастыру, жүргізу және өзектілендіру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Кәсіпкерлік кодексінің 99-бабының 2-7) тармақшасына сәйкес әзірленді және жеке кәсіпкерлікті мемлекеттік қолдау шараларының тізілімін қалыптастыру, жүргізу және өзектілендіру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда келесі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) базалық өлшемшарттар – бәсекеге қабілетті кәсіпорындарды айқындауға бағытталған еңбекақы төлеу қоры көлемінің өсуіне/азаюына жол бермеу және салық шегерімдері көлемін ұлғайтуға/төмендетуге жол бермеу түріндегі тиісті нормативтік құқықтық актілерде көзделген міндеттемелер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "Бизнестің цифрлық картасы" – кәсіпкерлік субъектілері туралы мәліметтер негізінде "электрондық үкімет" ақпараттық-коммуникациялық платформасында іске асырылған ақпараттық-талдамалық модуль;</w:t>
+      2) "Бизнестің цифрлық картасы" – кәсіпкерлік субъектілері туралы мәліметтер негізінде "цифрлық үкімет" платформасында іске асырылған ақпараттық-талдамалық модуль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бюджетті атқару жөніндегі орталық уәкілетті орган – республикалық бюджеттің және өз құзыреті шегінде жергілікті бюджеттердің, Жәбірленушілерге өтемақы қорының, Қазақстан Республикасы Ұлттық Банкінің есебі негізінде бюджеттің атқарылуы, бухгалтерлік есепті, бюджеттік есепті және бюджеттік есептілікті жүргізу саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жеке кәсіпкерлік субъектілері – кәсіпкерлік қызметті жүзеге асыратын азаматтар, қандастар және мемлекеттік емес коммерциялық заңды тұлғалар;</w:t>
+      4) жеке кәсіпкерлік субъектілері – кәсіпкерлік қызметті жүзеге асыратын Қазақстан Республикасының азаматтары, қандастар және мемлекеттік емес коммерциялық заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты мемлекеттік қолдау шарасы – Қазақстан Республикасында жеке кәсiпкерлiктi дамытуға және кәсiпкерлiк бастамаларды жүзеге асыру үшiн қолайлы құқықтық және экономикалық жағдайлар жасауға бағытталған мемлекеттiк ынталандыру құралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Жеке кәсіпкерлікті мемлекеттік қолдау шараларының тізілімі (бұдан әрі – Тізілім) – Кодексте регламенттелген қаржылық, мүліктік, қаржылық емес қолдау құралдарының тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кәсіпкерлік жөніндегі уәкілетті орган – жеке кәсіпкерлікті дамыту және қолдау саласында басшылықты және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының мемлекеттік органы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33809,148 +42311,230 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік қолдау шараларының операторы (бұдан әрі – Оператор) – Қазақстан Республикасының заңнамасында белгіленген және (немесе) Қазақстан Республикасы Үкіметінің шешімі бойынша, сондай-ақ азаматтық-құқықтық қатынастар шеңберінде құрылған кәсіпкерлік саласында мемлекеттік қолдау шараларын іске асыратын заңды тұлға, филиал немесе өкілдік, бюджет қаражаты есебінен жүзеге асырылатын, өтеусіз және қайтарымсыз негізде субсидияларды нақты алушыларды қаржыландыруға уәкілетті агроөнеркәсіптік кешен мен ауылдық аумақтарды дамытуды мемлекеттік реттеу саласындағы жергілікті атқарушы органдар (әкімдіктер), "Агроөнеркәсіптік кешенді мамандандырылған ұйымдардың қатысуымен қолдаудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2006 жылғы 7 шілдедегі № 645 қаулысына сәйкес мамандандырылған ұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) салалық мемлекеттік органдар – тиісті мемлекеттік басқару саласында (аясында) басшылықты жүзеге асыратын мемлекеттік органдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тізілімді жүргізудің мақсаты жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қолданыстағы мемлекеттік қолдау шаралары туралы толық және шынайы ақпаратпен қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тізілімді кәсіпкерлік жөніндегі уәкілетті орган бекітеді және оның интернет-ресурсында және "Бизнестің цифрлық картасы" платформасында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жеке кәсіпкерлікті мемлекеттік қолдау шараларының тізілімін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тізілімді қалыптастыруды кәсіпкерлік жөніндегі уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тізілімде мынадай мәліметтер қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке кәсіпкерлікті мемлекеттік қолдау шарасының атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34015,126 +42599,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жауапты мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік қолдау операторы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Салалық мемлекеттік органдар кәсіпкерлік жөніндегі уәкілетті органға мыналарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша Тізілімге мемлекеттік қолдау шарасын енгізу/алып тастау туралы өтінім (бұдан әрі – Өтінім) және осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша мемлекеттік қолдау шаралары бойынша стандартталған паспорт (бұдан әрі – Стандартталған паспорт);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2026 жылғы 1 қаңтарға дейін бекітілген Тізілімге енгізілген қолданыстағы мемлекеттік қолдау шаралары бойынша стандартталған паспорт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Салалық мемлекеттік орган осы Қағидаларға 1 және 2-қосымшаларға сәйкес Өтінім мен Стандартталған паспортты мемлекеттік қолдау шараларының жеке кәсіпкерлікті қаржылық және мүліктік қолдау шараларының тізбесіне және Кодекстің 94 және 96-баптарында көзделген қаржылық емес қолдаудың ерекшеліктеріне сәйкестігін, сондай-ақ ұсынылатын мәліметтердің толықтығы мен дәйектілігін қамтамасыз ете отырып қалыптастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салалық мемлекеттік орган жеке кәсіпкерлікті мемлекеттік қолдау шарасын ұсыну тәртібін реттейтін нормативтік құқықтық актіні әзірлеу және оған өзгерістер мен толықтырулар енгізу кезінде оны бюджеттің атқарылуы жөніндегі уәкілетті органға келісуге жолдайды және мемлекеттік қолдаудың екі деңгейлі жүйесін енгізуді, жеке кәсіпкерлік субъектілерінің өтінімдері туралы мәліметтерді бірінші деңгей жүйесіне беруді және бюджеттің атқарылуы жөніндегі уәкілетті орган айқындаған тіркеуші тарапынан дербес деректерді жинауға, өңдеуге, сақтауға, жүктеуге және пайдалануға жеке кәсіпкерлік субъектісінің келісімін алуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34145,244 +42729,244 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға 2-қосымшада көрсетілген базалық өлшемшарттар мен қарсы міндеттемелер агроөнеркәсіптік кешен саласындағы тиісті нормативтік құқықтық актіде болмаған жағдайда аталған мәліметтерді ұсыну талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға 2-қосымшада көрсетілмеген базалық өлшемшарттар немесе қарсы міндеттемелер болған жағдайда, бірақ агроөнеркәсіптік кешен саласындағы тиісті нормативтік құқықтық актіде көзделсе, мұндай мәліметтер Осы Қағидаларға 2-қосымшадағы "Басқа да мәліметтер" бағанында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кәсіпкерлік жөніндегі уәкілетті орган салалық мемлекеттік органдардан алынған Өтінім мен Стандартталған паспортты мәліметтердің толықтығы мен шынайылығын тексеру үшін 5 (бес) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кәсіпкерлік жөніндегі уәкілетті орган Өтінім мен Стандартталған паспорттағы мәліметтердің толық еместігін анықтаған жағдайда салалық мемлекеттік органдар бұл құжаттарды ескертулер алынған күннен бастап 5 (бес) жұмыс күні ішінде пысықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Кәсіпкерлік жөніндегі уәкілетті орган салалық мемлекеттік органдардың ұсыныстары негізінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Тізілімді қалыптастырады, жүргізеді және жаңартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Тізілімге енгізілген мемлекеттік қолдау шаралары бойынша стандартталған паспортты "Бизнестің цифрлық картасы" платформасында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жеке кәсіпкерлікті мемлекеттік қолдау шараларының тізілімін жүргізу және өзектілендіру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Салалық мемлекеттік органдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нормативтік құқықтық актілерде қамтылған, жеке кәсіпкерлікті мемлекеттік қолдау шараларын ұсыну тәртібін реттейтін мәліметтерге тұрақты түгендеу жүргізу арқылы Тізілімдегі мәліметтердің шынайылығы мен өзектілігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке кәсіпкерлікті мемлекеттік қолдау шараларын ұсыну тәртібін регламенттейтін нормативтік құқықтық актілерде қамтылған мәліметтер өзгерген күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша мемлекеттік қолдау шараларын алып тастау/мемлекеттік қолдау шаралары бойынша мәліметтерді өзгерту туралы түзетілген Өтінімді және Стандартталған паспортты кәсіпкерлік жөніндегі уәкілетті органға жолдауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тізілімге өзгерістер және (немесе) толықтырулар мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реттеуші мемлекеттік органның және (немесе) оператордың функциялары мен құрылымының өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34564,68 +43148,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізілімге мемлекеттік қолдау шарасын енгізу/алып тастау жөніндегі өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -35732,68 +44316,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қолдау шаралары бойынша стандартталған паспорт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -39348,68 +47932,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нысан бойынша мемлекеттік қолдау шараларын алып тастауға/мемлекеттік қолдау шаралары бойынша  мәліметтерді өзгертуге арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -40296,55 +48880,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>