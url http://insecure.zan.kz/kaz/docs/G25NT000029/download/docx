--- v1 (2026-03-14)
+++ v2 (2026-09-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="802c21a" w14:textId="802c21a">
+    <w:p w14:paraId="d73e71c" w14:textId="d73e71c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -900,110 +900,172 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Агломерация аумағындағы жергілікті маңызы бар мәселелерді бірлесіп шешу бойынша бір деңгейдегі жергілікті бюджеттердің бір-бірімен өзара қарым-қатынас жасау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Агломерация аумағындағы жергілікті маңызы бар мәселелерді бірлесіп шешу бойынша бір деңгейдегі жергілікті бюджеттердің бір-бірімен өзара қарым-қатынасы облыстар, республикалық маңызы бар қалалар, астана, аудандар (аудандық маңызы бар қалалар) әкімдерінің өтінішхаты бойынша агломерация аумағындағы жергілікті маңызы бар мәселелерді бірлесіп шешу туралы келісім негізінде жүзеге асырылады және жаңа объектілер салу арқылы агломерацияны дамыту мақсаттарына жол беріледі.</w:t>
+      3. Агломерация аумағындағы жергілікті маңызы бар мәселелерді бірлесіп шешу бойынша бір деңгейдегі жергілікті бюджеттердің бір-бірімен өзара қарым-қатынасы астана, облыстар, республикалық маңызы бар қалалар, аудандар (аудандық маңызы бар қалалар) әкімдерінің өтінішхаты бойынша агломерация аумағындағы жергілікті маңызы бар мәселелерді бірлесіп шешу туралы келісім негізінде жүзеге асырылады және жаңа объектілер салу арқылы агломерацияны дамыту мақсаттарына жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Облыстар, республикалық маңызы бар қалалар, астана, аудандар (аудандық маңызы бар қалалар) әкімдерінің өтінішхаты тиісті агломерация аумағында жоспарланып отырған жобалар ескеріле отырып, тоқсан сайын, есепті тоқсаннан кейінгі айдың 25 дейін ұсынады.</w:t>
+      4. Астана, облыстар, республикалық маңызы бар қалалар, аудандар (аудандық маңызы бар қалалар) әкімдерінің өтінішхаты тиісті агломерация аумағында жоспарланып отырған жобалар ескеріле отырып, тоқсан сайын, есепті тоқсаннан кейінгі айдың 25 дейін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 04.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 118</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1104,110 +1166,172 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мәселелерді бірлесіп шешудің бастамашысы астананың, республикалық маңызы бар қаланың және елді мекендері агломерацияға кіретін облыстың жергілікті атқарушы органдары болады.</w:t>
+      7. Мәселелерді бірлесіп шешудің бастамашысы астананың, елді мекендері агломерацияға кіретін облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органдары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Бастамашы өзара қарым-қатынастар туралы келісімнің жобасын және мәселені бірлесіп шешу қажеттігінің негіздемесін астананың, республикалық маңызы бар қаланың және елді мекендері агломерацияға кіретін облыстың басқа да жергілікті атқарушы органдарына жібереді.</w:t>
+      8. Бастамашы өзара қарым-қатынастар туралы келісімнің жобасын және мәселені бірлесіп шешу қажеттігінің негіздемесін астананың, елді мекендері агломерацияға кіретін облыстың, республикалық маңызы бар қаланың басқа да жергілікті атқарушы органдарына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 04.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 118</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1328,54 +1452,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бастамашы ескертулерді алған сәттен бастап 5 жұмыс күні ішінде оларды жою жөнінде шаралар қабылдайды не қабылдамау негіздемелері бар хатты тиісті саланың орталық уәкілетті органына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Агломерация аумағындағы жергілікті маңызы бар мәселелерді бірлесіп шешу туралы келісімнің жобасын алған астананың, республикалық маңызы бар қаланың және елді мекендері агломерацияға кіретін облыстың жергілікті атқарушы органдары оны агломерация жөніндегі жергілікті кеңестің отырыстарында қарайды және агломерация аумағында объектілер салу үшін жер учаскесін беру туралы шешім қабылдайды.</w:t>
+      12. Агломерация аумағындағы жергілікті маңызы бар мәселелерді бірлесіп шешу туралы келісімнің жобасын алған астананың, елді мекендері агломерацияға кіретін облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органдары оны агломерация жөніндегі жергілікті кеңестің отырыстарында қарайды және агломерация аумағында объектілер салу үшін жер учаскесін беру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қарау қорытындысы бойынша агломерацияға кіретін жергілікті атқарушы органдардың бірінші басшылары бір ай мерзімде агломерация аумағындағы жергілікті маңызы бар мәселелерді бірлесіп шешу туралы келісімге қол қояды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3973,55 +4159,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4347,31 +4533,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>