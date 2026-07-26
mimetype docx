--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2b6927" w14:textId="e2b6927">
+    <w:p w14:paraId="1a1f2eb" w14:textId="1a1f2eb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,200 +94,291 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпарат беру қағидалары мен нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 30 сәуірдегі № 20 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 30 сәуірдегі № 20 бұйрығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Бюджет кодексінің 56-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпарат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары мен нысаны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік активтерді басқару саясаты департаменті заңнамада белгіленген тәртіппен осы бұйрыққа қол қойылған күннен бастап бес жұмыс күні ішінде оны Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде орналастыру үшін және ресми жарияланғаннан кейін Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыру үшін жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -429,126 +521,110 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жумангарин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы министрлігі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -666,142 +742,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 20 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпарат беру қағидалары мен нысаны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпарат беру қағидалары мен нысаны (бұдан әрі – Қағидалар) Қазақстан Республикасы Бюджет кодексінің (бұдан әрі – Кодекс) 56-бабының </w:t>
+      1. Осы Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпарат беру қағидалары мен нысандары (бұдан әрі – Қағидалар) Қазақстан Республикасы Бюджет кодексінің (бұдан әрі – Кодекс) 56-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпарат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -834,51 +976,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджетті атқару жөніндегі жергілікті уәкілетті орган – бюджетті атқару, жергілікті бюджеттің атқарылуы бойынша бухгалтерлік есепке алуды, бюджеттік есепке алу мен бюджеттік есептілікті жүргізу саласындағы функцияларды жүзеге асыратын, жергілікті бюджеттен қаржыландырылатын атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) квазимемлекеттік сектор субъектілері – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді және Қазақстан Республикасының заңнамалық актiлерiне сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым;</w:t>
+      3) квазимемлекеттік сектор субъектілері – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді және Қазақстан Республикасының заңдарына сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатының пайдаланылуы туралы ұйымның есебі (бұдан әрі – Есеп) – ұйымның тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпаратын қамтитын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
@@ -898,50 +1040,112 @@
         <w:t>
       5) ұйым – тиісті бюджетке дивидендтер немесе аударымдар төлейтін квазимемлекеттік сектор субъектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ұйымның атқарушы органы – алқалы орган немесе атқарушы органның функцияларын жеке-дара жүзеге асыратын тұлға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ұлттық экономика министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпаратты қалыптастыру тәртібі мен нысаны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1173,974 +1377,2896 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қағидаларға қосымша</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Премьер-Министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орынбасары –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық экономика министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 30 сәуірдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 20 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы есебі</w:t>
+        <w:t xml:space="preserve"> Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпарат беру қағидалары мен нысандары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпарат беру қағидалары мен нысандары (бұдан әрі – Қағидалар) Қазақстан Республикасы Бюджет кодексінің (бұдан әрі – Кодекс) 56-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпарат беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бюджетті атқару жөніндегі орталық уәкілетті орган – бюджетті атқару, республикалық бюджеттің және өз құзыреті шегінде жергілікті бюджеттердің, бюджеттен тыс қорлардың атқарылуы бойынша бухгалтерлік есепке алуды, бюджеттік есепке алу мен бюджеттік есептілікті жүргізу саласында басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюджетті атқару жөніндегі жергілікті уәкілетті орган – бюджетті атқару, жергілікті бюджеттің атқарылуы бойынша бухгалтерлік есепке алуды, бюджеттік есепке алу мен бюджеттік есептілікті жүргізу саласындағы функцияларды жүзеге асыратын, жергілікті бюджеттен қаржыландырылатын атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) квазимемлекеттік сектор субъектілері – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді және Қазақстан Республикасының заңнамалық актiлерiне сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатының пайдаланылуы туралы ұйымның есебі (бұдан әрі – Есеп) – ұйымның тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпаратын қамтитын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұйым – тиісті бюджетке дивидендтер немесе аударымдар төлейтін квазимемлекеттік сектор субъектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ұйымның атқарушы органы – алқалы орган немесе атқарушы органның функцияларын жеке-дара жүзеге асыратын тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпаратты беру тәртібі мен нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есепті ұйымның атқарушы органы есепті жылдан кейінгі екінші жылдың 1 (бірінші) ақпанынан кешіктірмей ұйымның жылдық қаржылық есептілігі, мемлекеттік кәсіпорынның және мемлекет бақылайтын акционерлік қоғамның немесе жауапкершілігі шектеулі серіктестіктің даму жоспарының орындалуы туралы есеп, сондай-ақ ұйымның басқару органдарының таза кірісті бөлу тәртібі бойынша шешімдері негізінде қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есеп ұйым тиісті бюджетке аударымдардан немесе дивидендтер төлеуден босатылған жағдайда да қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұйым есепті жылдан кейінгі екінші жылдың 5 (бесінші) ақпанынан кешіктірілмейтін мерзімде тиісті бюджеттің атқарылуы туралы жылдық есептің құрамына енгізу үшін акциялардың мемлекеттік пакетін (жарғылық капиталға қатысу үлестерін) иелену және пайдалану құқықтарын жүзеге асыратын тиісті мемлекеттік органға, жергілікті атқарушы органға немесе аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппаратына осы Қағидаларға қосымшаға сәйкес нысан бойынша Квазимемлекеттік сектор субъектілерінің тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы есепті, тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы ақпаратты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке түсіндірме жазба қоса беріледі, ол тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдаланудың әрбір бағыты бойынша ақпаратты қамтиды және оның ажырамас бөлігі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепте тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кірістің бір бөлігінің нақты пайдаланылғаны туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есеп пен оған түсіндірме жазбаға ұйымның атқарушы органының басшысы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Акционерлік қоғам (жауапкершілігі шектеулі серіктестік) акцияларының мемлекеттік пакетін (жарғылық капиталға қатысу үлестерін) иелену және пайдалану не мемлекеттік кәсіпорындарды басқару құқықтарын жүзеге асыратын мемлекеттік органдар есепті жылдан кейінгі екінші жылдың 10 (оныншы) ақпанынан кешіктірілмейтін мерзімде ұйымдардың есептерін бюджетті атқару жөніндегі орталық немесе жергілікті уәкілетті органға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Ұйымның есептері Кодекстің 56-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен республикалық немесе жергілікті бюджеттің атқарылуы туралы жылдық есепке қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұйрыққа қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квазимемлекеттік сектор</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерінің тиісті бюджетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аударымдардан немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дивидендтер төленгеннен кейін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалған таза кіріс қаражатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалануы туралы ақпарат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары мен нысандарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: акциялардың мемлекеттік пакетін (жарғылық капиталға қатысу үлестерін) иелену және пайдалану құқықтарын жүзеге асыратын мемлекеттік органға, жергілікті атқарушы органға немесе аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппаратына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы есеп";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-ТКҚПЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жыл сайынғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__жылғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді және Қазақстан Республикасының заңнамалық актiлерiне сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті жылдан кейінгі екінші жылдың 5 (бесінші) ақпанынан кешіктірілмейтін мерзімде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квазимемлекеттік сектор субъектісінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Р/с </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...54 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс, мың теңге</w:t>
+Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оның ішінде пайдаланудың негізгі бағыттары:</w:t>
+Есепті жыл ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өндірісті дамытуға, мың теңге</w:t>
+Тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-инвестициялық жобаны іске асыруға, мың теңге</w:t>
-[...1 lines deleted...]
-          </w:p>
+Оның ішінде пайдаланудың негізгі бағыттары:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-резервтерді қалыптастыруға, мың теңге</w:t>
+өндірісті дамытуға, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өзге бағыттарға (толық жазылсын), мың теңге</w:t>
+инвестициялық жобаны іске асыруға, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+резервтерді қалыптастыруға, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+өзге бағыттарға (толық жазылсын), мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы_____________________________________ ___________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы______________________________ ________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z107" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z108" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z109" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы____________________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z110" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болса) қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z111" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z112" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z113" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z114" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болса) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z115" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z116" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Тиісті бюджетке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аударымдардан немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дивидендтер төленгеннен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейін қалған таза кіріс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаражатын пайдалануы туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есеп" әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысанға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z118" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Тиісті бюджетке аударымдардан немесе дивидендтер төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру жөніндегі түсіндірме (1-ТКҚПЕ, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z119" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z120" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Тиісті бюджетке дивидендтер немесе аударымдар төленгеннен кейін қалған таза кіріс қаражатын пайдалануы туралы есеп" әкімшілік деректерді жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z121" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға басшы немесе оның міндетін атқарушы адам оның тегі мен аты-жөнін көрсете отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z122" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z123" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z124" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z125" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанның 2-бағанында ұйымның атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z126" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 3-бағанында ұйымның тиісті бюджетіне дивидендтер немесе аударымдар төленгеннен кейін қалған таза кіріс көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z127" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 3, 4, 5 және 6-бағандарында таза кірістің негізгі бағыттары (өндірісті дамытуға, инвестициялық жобаны іске асыруға, резервтерді қалыптастыруға, өзге де бағыттарға) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2462,35 +4588,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>