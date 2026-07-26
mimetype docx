--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4d28b6a" w14:textId="4d28b6a">
+    <w:p w14:paraId="5ce4b9e" w14:textId="5ce4b9e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік активтерді және квазимемлекеттік секторды басқару жөніндегі ұлттық баяндаманы қалыптастыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 30 сәуірдегі № 19 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 30 сәуірдегі № 19 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 56-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -759,51 +759,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әскери мүлік – Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлер мен әскери құралымдардың мемлекеттік мекемелерінің жедел басқару құқығындағы қорғаныс объектілері, қару-жарақтың, әскери техниканың барлық түрлері, арнаулы құралдар және басқа да мүлік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) квазимемлекеттік сектор субъектілері (бұдан әрі – КСС) – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді және Қазақстан Республикасының заңнамалық актiлерiне сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым;</w:t>
+      2) квазимемлекеттік сектор субъектілері (бұдан әрі – КСС) – мемлекеттік кәсіпорындар, жауапкершілігі шектеулі серіктестіктер, акционерлік қоғамдар, оның ішінде мемлекет құрылтайшысы, қатысушысы немесе акционері болып табылатын Ұлттық әл-ауқат қоры, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар, сондай-ақ еншілес, тәуелді және Қазақстан Республикасының заңдарына сәйкес олармен үлестес болып табылатын өзге де заңды тұлғалар, әлеуметтік медициналық сақтандыру қоры, Мемлекеттік әлеуметтік сақтандыру қоры, "Астана" халықаралық қаржы орталығы органдарының, олардың ұйымдарының және қатысушыларының қызметі үшін жағдайларды қамтамасыз ететін коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекет активтері – өткен операциялар немесе оқиғалар нәтижесінде мемлекет меншігіне алынған, құндық бағасы бар мүліктік және мүліктік емес игіліктер мен құқықтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
@@ -823,50 +823,112 @@
         <w:t>
       4) Мемлекеттік активтерді және квазимемлекеттік секторды басқару жөніндегі ұлттық баяндама (бұдан әрі – Ұлттық баяндама) – мемлекеттік активтерді және квазимемлекеттік секторды басқару тиімділігін кешенді талдауды қамтитын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік мүлікті басқару – мемлекеттің (Қазақстан Республикасының немесе әкімшілік-аумақтық бірліктің) мемлекеттік меншік құқығын және өзге де мүліктік құқықтарды жүзеге асыруы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ұлттық экономика министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік активтерді және квазимемлекеттік секторды басқару жөніндегі ұлттық баяндаманы қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1690,55 +1752,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>