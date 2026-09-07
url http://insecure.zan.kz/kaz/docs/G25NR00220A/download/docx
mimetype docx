--- v0 (2025-11-08)
+++ v1 (2026-09-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a533b2c" w14:textId="a533b2c">
+    <w:p w14:paraId="0e20ef4" w14:textId="0e20ef4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Межрегионэнерготранзит" жауапкершілігі шектеулі серіктестігіне қауымдық сервитут белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 2025 жылғы 24 қазандағы № 220 қаулысы</w:t>
+        <w:t>Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 2025 жылғы 24 қазандағы № 220 қаулысы. Күші жойылды-Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 2026 жылғы 10 тамыздағы № 160 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:bookmarkStart w:name="z15" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 10.08.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (қол қойылған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Жер кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,171 +255,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағының 10) тармақшасына, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Бейімбет Майлин ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Межрегионэнерготранзит" жауапкершілігі шектеулі серіктестігіне ҚС 35 кВ Таранға ӘЖ-35 кВ Тобыл-Тобольскаядан дәнекерлеу ӘЖ-35 кВ, ҚС 110 кВ Таранға ӘЖ-110 кВ Тобыл-Новоильиновкадан дәнекерлеу ӘЖ-110 кВ салу мақсатында, Бейімбет Майлин ауданының аумағында орналасқан алаңы 9,5503 гектар жер учаскесіне 4 жыл 11 ай мерзімімен қауымдық сервитут белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Бейімбет Майлин ауданы әкімдігінің жер қатынастары бөлімі" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін, осы қаулының қазақ және орыс тілдерінде электрондық түрдегі көшірмесін қол қойылған күнінен бастап күнтізбелік бес күн ішінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорынның Қостанай облысы бойынша филиалына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны оны Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіде ресми жарияланғанынан кейін Бейімбет Майлин ауданы әкімдігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау аудан әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -475,63 +555,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -853,35 +955,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>