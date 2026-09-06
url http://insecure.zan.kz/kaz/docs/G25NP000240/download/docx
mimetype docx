--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f50d43" w14:textId="4f50d43">
+    <w:p w14:paraId="a60e95c" w14:textId="a60e95c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Төтенше жағдайға ден қою кезіндегі мемлекеттік органдар мен ұйымдарды басқару және олардың өзара іс-қимылы алгоритмін бекіту туралы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2025 жылғы 15 қыркүйектегі № 240-Ө және Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 10 қазандағы № 445 бірлескен бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2025 жылғы 15 қыркүйектегі № 240-Ө және Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 10 қазандағы № 445 бірлескен бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Орман кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -153,394 +153,256 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Мыналар:</w:t>
+      1. Осы бірлескен бұйрықтың қосымшасына сәйкес төтенше жағдайға ден қою кезіндегі мемлекеттік органдар мен ұйымдардың басқару және өзара іс-қимыл алгоритмі бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) төтенше жағдайға ден қою кезіндегі мемлекеттік органдар мен ұйымдарды басқару және олардың өзара іс-қимылы алгоритмі осы бірлескен бұйрыққа </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 14.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
+        <w:t>№ 132-Ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Төтенше жағдайлар министрінің 25.06.2026 № 243 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес;</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты мемлекеттік және орыс тілдерінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық ресми жарияланғаннан кейін он жұмыс күні ішінде Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Заң қызметі департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік және жергілікті атқарушы органдар Алгоритмде көрсетілген іс-шаралардың орындалуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының экология және табиғи ресурстар, төтенше жағдайлар вице-министрлеріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -841,1042 +703,1052 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төтенше жағдайға ден қою</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кезіндегі мемлекеттік органдар</w:t>
+              <w:t>Экология және табиғи ресурстар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен ұйымдарды басқару және</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>олардың өзара іс-қимылы</w:t>
+              <w:t>2025 жылғы 15 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алгоритіміне 1-қосымша</w:t>
+              <w:t>№ 240-Ө және Қазақстан Республикасы Төтенше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайлар министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 10 қазандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 445 бірлескен бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төтенше жағдайға ден қою кезіндегі мемлекеттік органдар мен ұйымдарды басқару және олардың өзара іс-қимылы алгоритмін бекіту туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Алгоритмі жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132-Ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Төтенше жағдайлар министрінің 25.06.2026 № 243 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Кезең</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> ЭТРМ</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭТРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> ТЖМ</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> ЖАО</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Басқа мемлекеттік органдар</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа мемлекеттік органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Күнделікті  іс-әрекет  режимі</w:t>
+              <w:t xml:space="preserve">
+Күнделікті </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызмет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+режимі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Орман өрттерінің алдын алу жөніндегі іс-шараларды ұйымдастыру;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
-[...155 lines deleted...]
-7. Орман өрттерін және олардың салдарын сөндіру үшін материалдық ресурстардың резервтерін құру, орналастыру, сақтау және толықтыру;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Орман өрттерін болжау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Ормандарды табиғи өрттен қорғау туралы ақпаратты жинау, өңдеу және бөлісу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Басқару органдары мен күштердің іс-қимылдарын жоспарлау, табиғи өрттерге ден қою кезінде олардың қызметін дайындау мен қамтамасыз етуді ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Орман өрттерін сөндіру бойынша іс-қимыл жоспарларын әзірлеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Орман өрттерін сөндіруге ден қою жөніндегі уәкілетті органдармен оқу-жаттығулар өткізу және оған қатысу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Орман өрттерін және олардың салдарын сөндіру үшін материалдық ресурстардың резервтерін құру, орналастыру, сақтау және толықтыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Ормандарды табиғи өрттен қорғау туралы ақпаратты жинау, өңдеу және бөлісу;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
-[...53 lines deleted...]
-              <w:t>3. Өз өкілеттіктері шегінде азаматтық қорғау саласында мемлекеттік бақылау және қадағалау жүргізу;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жергілікті атқарушы органдардың орман өрттерін жою жөніндегі өзара іс-қимыл жоспарларын келісу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Өз өкілеттіктері шегінде азаматтық қорғау саласында мемлекеттік бақылау және қадағалау жүргізу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Табиғи өрттерді сөндіруге ден қою жөніндегі уәкілетті органдармен оқу-жаттығу өткізу және оған қатысу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="17"/>
-[...100 lines deleted...]
-              <w:t>4. Орман өрттері кезінде халықты эвакуациялауды ұйымдастыру және жоспарлау;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Ормандарды табиғи өрттен қорғау туралы ақпаратты жинау, өңдеу және бөлісу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Орман өрттерін жою бойынша өзара іс-қимыл жоспарларын әзірлеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Табиғи сипаттағы төтенше жағдайларға ден қою жөніндегі уәкілетті органдармен оқу-жаттығулар өткізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Орман өрттері кезінде халықты эвакуациялауды ұйымдастыру және жоспарлау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Орман өрттерін және олардың салдарын сөндіру үшін материалдық ресурстардың резервтерін құру, орналастыру, сақтау және толықтыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="18"/>
-[...212 lines deleted...]
-              <w:t>(ДСМ)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ЖИЦДМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Мchs.gharysh.kz геоақпараттық порталдың үздіксіз жедел жұмысын қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Мchs.gharysh.kz геоақпараттық портал арқылы термалды нүктелерді күнделікті ұсынуды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ІІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Орман өрттерін жою кезінде қоғамдық тәртіпті қорғау жөніндегі іс-қимылдарға күштер мен құралдарды дайындау, бірлескен оқу-жаттығулар өткізуге қатысу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Бірлескен командалық-штабтық оқу-жаттығулар өткізуге, орман өрттерін жою жөніндегі іс-қимылдарға күштер мен құралдарды дайындауға қатысу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ДСМ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Бірлескен командалық-штабтық оқу-жаттығуларды өткізуге қатысу, медициналық топтарды, дәрілік заттар қорын қалыптастыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1912,2563 +1784,1835 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары сыныпты өрт қауіптілігі басталған кезде (4-5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Халық пен ұйымдардың орман алқаптарына кіруін шектеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрттерді ерте анықтау және бақылау мұнаралары жүйесі арқылы мемлекеттік орман қоры аумағындағы өрт ахуалын бақылау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Авиациялық және ұшқышсыз ұшу аппараттарын қолдануды қоса алғанда, патрульдеу жиілігін арттыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Ықтимал өрттерге ден қою жоспарларын пысықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.Ағымдағы ауа райы жағдайлары (өрт қауіптілік сыныбы) негізінде өрттердің ықтимал туындауының күнделікті болжамын әзірлеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Қалыптасқан жедел ахуалға сүйене отырып, ҚҒС-ға төтенше жағдай аймақтарын (орман және дала өрттері) шұғыл ғарыштық түсірілімге қағаз жеткізгіштегі ғарыштық түсірілімге өтінім жолдайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Жұмыста forest.gharysh.kz геоақпараттық порталында орналасқан координаттары, ең жақын елді мекен, ең жақын өрт сөндіру бөлімі және тәуекел дәрежесі көрсетілген жылу нүктелері бойынша ақпаратты пайдалану.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. ҚР ЭТРМ ОШЖДК "Қазгидромет" РМК мен бірлесіп күн сайын mchs.gharysh.kz және forest.gharysh.kz геоақпараттық порталдармен интеграциялау жолымен "өрт қауіптілігі дәрежесі" және "өрт қауіптілігі сыныбы" картасын ұсынады/жүктейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. "Қазгидромет" РМК mchs.gharysh.kz және forest.gharysh.kz геоақпараттық порталдарға жүктеу арқылы күнделікті негізде метеодеректерді (температура, желдің жылдамдығы және т.б.) қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ЭТРМ және ЖАО келісімі бойынша механикаландырылған барлаудың уақытша кезекшілік және техниканы қою орындарын айқындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Облыстық, өңіраралық, трансшекаралық сипаттағы күштер мен құралдар топтамаларының құрамын (жеке құрам және жүріп өту мүмкіндігі жоғары өрт техникасының санын) айқындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Өзара іс-қимыл шеңберінде орман және табиғатты қорғау ұйымдарымен мерзімді байланыс сеанстарын өткізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Өртке қарсы қызмет гарнизондарының күштері мен құралдарын топтастырудың жеке құрамы үшін мүлікті, тамақ өнімдерін және ЖЖМ дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Қалыптасқан жедел ахуалға сүйене отырып ҚҒС төтенше жағдай аймақтарын шұғыл ғарыштық түсірілімге (орман және дала өрттері) электрондық өтінімді mchs.gharysh.kz геоақпараттық портал арқылы жолдайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Жұмыста mchs.gharysh.kz геоақпараттық порталда орналасқан координаттары, ең жақын елді мекен, ең жақын өрт сөндіру бөлімі және тәуекел дәрежесі көрсетілген жылу нүктелері бойынша ақпаратты пайдалану.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Халық пен ұйымдардың орман алқаптарына кіруін шектеу;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
-[...211 lines deleted...]
-9. "Қазгидромет" РМК mchs.gharysh.kz және forest.gharysh.kz геоақпараттық порталдарға жүктеу арқылы күнделікті негізде метеодеректерді (температура, желдің жылдамдығы және т.б.) қамтамасыз етеді.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрттерді ерте анықтау және бақылау мұнаралары жүйесі арқылы мемлекеттік орман қоры аумағындағы өрт ахуалын бақылау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Авиациялық және ұшқышсыз ұшу аппараттарын қолдануды қоса алғанда, патрульдеу жиілігін арттыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Ықтимал өрттерге ден қою жоспарларын пысықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Жануға ден қою үшін штаттық және штаттан тыс қызметкерлерді ұлғайту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Ағымдағы ауа райы жағдайлары (өрт қауіптілік сыныбы) негізінде өрттердің ықтимал туындауының күнделікті болжамын әзірлеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Өрт қауіптілігінің 4-сыныбының іс-қимыл кезеңіне тәулігіне кемінде екі рет ТЖМ ЖжЖБО аумақтық органдармен радио, телефон, өзге де байланыс құралдары бойынша өзара іс-қимылды ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Табиғи өрттердi сөндiру үшiн жанар-жағармай резервiн, сондай-ақ орман өрттерін сөндіру үшін әуе кемелерін тартқан жағдайда авиациялық отын резервін және тамақ өнімдерінің қорын құру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.Ерікті өртке қарсы құралымдардың оларды тартқан жағдайда олардың дайындығын тексеру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Қалыптасқан жедел ахуалға сүйене отырып, ҚҒС төтенше жағдай аймақтарын (орман және дала өрттері) шұғыл ғарыштық түсірілімге қағаз жеткізгіштегі ғарыштық түсірілімге өтінім жолдайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. КҒС геоақпараттық порталдарында орналасқан координаттарын, жақын елді мекен, жақын өрт сөндіру бөлімін және тәуекел дәрежесін көрсете отырып, жылу нүктелері бойынша ақпарат жұмыста пайдаланылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="20"/>
-[...475 lines deleted...]
-          <w:bookmarkStart w:name="z66" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ДСМ)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
-[...295 lines deleted...]
-6. ҚҒС геоақпараттық порталдарда жүктеу арқылы күнделікті негізде mchs.gharysh.kz және forest.gharysh.kz "Қазгидромет" РМК алынған метеодеректерді (температура, желдің жылдамдығы және т.б.) ұсынады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Дәрілік заттардың қорын құру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Халықты эвакуациялау үшін көлік резервін айқындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрт сөндіруге тартылған жағдайда өрт сөндіру пойыздарын тұрақты дайындықта ұстау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ЖИЦДМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. mchs.gharysh.kz және forest.gharysh.kz геоақпараттық порталдардың үздіксіз жедел жұмысы мен mchs.gharysh.kz және forest.gharysh.kz геоақпараттық порталдарда жариялау арқылы термалды нүктелерді ЭТРМ "Қазавиаоранқорғау" РМҚК, ТЖМ СЖЖБО мен аумақтық органдарының республикалық диспетчерлік қызметіне тәулігіне 8 рет кезеңділікпен біртіндеп 15 есеге дейін ұлғайта отырып ұсынуды қамтамасыз ету, термалды нүктелерді жариялау мүдделі аймақтарды ғарыштық түсірілімнен және ЖҚЗ деректерін өңдеуден кейін 2-4 сағаттан (уақытты біртіндеп азайта отырып) аспауға тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Mchs.gharysh. геоақпараттық порталында жылу нүктелерін күнделікті жаңартуды қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. "Қазақстан Ғарыш Сапары" АҚ (бұдан әрі - ҚҒС) ұсынылған өтінімге сәйкес (mchs.gharysh және / немесе қағаз тасығыштың геоақпараттық порталы арқылы), ТЖМ, ЭТРМ және ЖАО-ға "Miseo" және "Atlas" бағдарламалық қамтамасыз етуіне түсірілімнің жұмыс жоспарын бағдарламалау процесіне байланысты жоғары және/немесе орташа ажыратымдылықтағы түсірілімді жүргізудің техникалық мүмкіндігі (түсірілімнің таяудағы күндерін көрсетеді) және ғарыштық түсірілімді өңдеу уақыты 2-4 сағаттан аспайтыны туралы хабарлайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ҚҒС ұсынған өтінімге сәйкес ЖҚЗ ғарыш аппараттарынан ғарыштық суреттерді жоспарлауды, түсірілімді және қабылдауды (mchs.gharysh.kz геоақпараттық порталы және/немесе қағаз жеткізгіш арқылы) қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.ҚҒС mchs.gharysh.kz геоақпараттық портал және/немесе мессенджер (жеделхат арна) арқылы жаңа өрт ошақтары туралы ТЖМ, ЭТРМ және аумақтық тиесілігі бойынша ЖАО-ны хабардар етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. ҚҒС mchs.gharysh.kz және forest.gharysh.kz геоақпараттық порталдарда жүктеу арқылы күнделікті негізде "Қазгидромет" РМК-дан алынған метеодеректерді (температура, желдің жылдамдығы және т.б.) ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Өрт  анықталған кезде</w:t>
+              <w:t xml:space="preserve">
+Өрт </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+анықталған кезде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="23"/>
-[...370 lines deleted...]
-9. Жауапты қызметкерлер камералардың, көзбен шолып анықтаудың, халықтың өтініштерінің құралдары бойынша жергілікті жердегі өрт ошақтарын анықтаған кезде не өзге де тәсілдермен оқиғаны forest.gharysh.kz геоақпараттық порталында тіркейді, сондай-ақ байланыс құралдарының көмегімен төтенше жағдайдың туындау фактісі туралы ҚҒС хабарлайды.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Аумағында өрт болған ЭТРМ ведомстволық бағынысты табиғатты қорғау ұйымының кезекші персоналын (орман өрт станциясының жұмыскерлері, мемлекеттік инспекторлардың мобильдік тобы) жану орнына жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. ТЖМ, "Қазавиақорғау" РМҚК, ЖАО бөлімшелеріне хабар беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Орман өртін сөндіруге жалпы басшылықты ЭТРМ ведомстволық бағынысты табиғат қорғау ұйымының аға лауазымды адамы жүзеге асырады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- өртке барлау жүргізуді (оның ішінде "Қазавиаорманқорғау" РМҚК және ҰҰА әуе бортын тарта отырып);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- өрттің шығу орны мен болжамды ауданын анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- №1 қосымшаға сәйкес өртті сөндіруге қажетті күштер мен құралдардың санын анықтауды (ТЖМ, Қорғанысмині, ҰҚК авиациялық қызметі, ІІМ су төгетін құрылғылары бар күштер мен құралдар мен әуе борттарын сұрауды);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- елді мекендер мен экономика объектілеріне қатерлерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- орман өртінің дамуын болжау (бағыты, жылдамдығы) жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Өртті сөндіруге "Қазавиаорманқорғау" РМҚК-ның қорғалатын аумағында су төгетін құрылғылары бар авиациялық кемелерін тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. ЖАО авиациялық бөлімшелерінің әуе борттарын тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Тартылған күштер мен құралдар арасындағы байланыс пен өзара іс-қимылды ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7. Өрт сөндіру мақсаттарына арналған қолда бар техниканы (соқасы бар трактор, су тасушы, су таратқыш) жинауды және дайындауды қамтамасыз ету; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. РДҚ жауапты кезекшілері forest.gharysh.kz геоақпараттық порталға қосылады, тиісті шараларды қабылдау үшін (қажет болған жағдайда) өзгерістерді тіркейді және ақпаратты ЭТРМ тиісті орман шаруашылығы мекемелеріне береді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Жауапты қызметкерлер камералардың, көзбен шолып анықтау құралдары, халықтың жолданымдары бойынша жергілікті жердегі өрт ошақтарын анықтаған кезде не өзге де тәсілдермен оқиғаны forest.gharysh.kz геоақпараттық порталда тіркейді, сондай-ақ байланыс құралдарының көмегімен төтенше жағдайдың туындау фактісі туралы ҚҒС хабарлайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="24"/>
-[...230 lines deleted...]
-9. Облыстардың, республикалық маңызы бар қалалардың және астананың ТЖД аумақтық бөлімшелерінің жедел кезекшілері камералардың, көзбен шолып анықтаудың, халықтың өтініштерінің құралдары бойынша жергілікті жердегі өрт ошақтарын айқындау кезінде не өзге де тәсілдермен оқиғаны геоақпараттық Порталда тіркейді mchs.gharysh.kz немесе "Dangers" мобильді қосымшасы арқылы, сондай-ақ ұлттық операторға байланыс құралдарының көмегімен төтенше жағдайдың туындау фактісі туралы хабарлайды.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Жақын маңдағы өрт сөндіру бөлімшесінен кезекші қарауылды өрт орнына жіберу. Бұл ретте міндетті түрде шығу кестесіне немесе күштер мен құралдарды тарту жоспарына сәйкес күзетілетін елді мекенді (бөлімшенің шығу ауданы) қорғау қамтамасыз етілуге тиіс. Өрт бір мезгілде бірнеше орманшылықтың аумағында туындаған жағдайда, ЭТРМ (ЖАО) келісімі бойынша гарнизонның жақын маңдағы аудандық бөлімшелерінен күштер мен құралдарды дайындау және жіберу жүзеге асырылады, бірақ әрбір аудандық бөлімшеден 1 (бір) авто цистернадан аспайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Ахуал асқынып кеткен жағдайда өртке қарсы қызмет гарнизоны бөлімшелерінен қосымша күштер мен құралдарды дайындау және жіберу (ЭТРМ мен ЖАО-ның сұрауы бойынша, сондай-ақ ахуалдың ықтимал асқынуы туралы жағдайды аналитикалық болжау нәтижелері бойынша);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. ӨСЖ сұрау салуы бойынша өртті сөндіруге "Қазавиақұтқару" АҚ әуе бортына өкім дайындау және жолдау, сондай-ақ ЖАО, Қорғанысмині, ҰҚК Авиациялық қызметі, ІІМ авиа бөлімшелерінің әуе бортын тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Өңірде ТЖМ және ЭТРМ су төгетін құрылғылары бар әуе борттары болмаған кезде, орман өртін сөндіруге су төгетін құрылғылары бар әуе борттарын, әскери қызметшілер мен инженерлік техниканы тартуға Қорғанысмині басшылығына өтінім жолдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Жақын аумақтық органдардың күштері мен құралдарын топтастыруды дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Тартылған күштер мен құралдар арасындағы байланыс пен өзара іс-қимылды ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. КШМ дайындау және ӨСЖ-нің сұрау салуы бойынша өрт орнына жолдау (ҰҰА-ның болуын қамтамасыз ету);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. ТЖ департаменттерінің жауапты кезекші қызметкерлері mchs.gharysh.kz геоақпараттық порталға қосылады, тиісті шараларды қабылдау үшін (қажет болған жағдайда) өзгерістерді тіркейді және ақпаратты тиісті аудандық бөлімшелерге береді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Облыстардың, республикалық маңызы бар қалалар мен астананың ТЖД аумақтық органдардың ЖЖБО-ның жедел кезекшілері камералардың, көзбен шолып анықтау құралдары, халықтың жолданымдары бойынша жергілікті жердегі өрт ошақтарын анықтаған кезде не өзге де тәсілдермен оқиғаны геоақпараттық порталда болған туралы ақпараттың дұрыстығын тексереді mchs.gharysh.kz немесе "Dangers" мобильді қосымшасы арқылы тіркейді, сондай-ақ байланыс құралдары арқылы төтенше жағдайдың туындау фактісі туралы ұлттық операторға хабарлайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="25"/>
-[...370 lines deleted...]
-9. Жауапты қызметкерлер камералардың, көзбен шолып анықтаудың, халықтың өтініштерінің құралдары бойынша жергілікті жерде өрт ошақтарын анықтаған кезде не өзге де тәсілдермен оқиғаны ҚҒС геоақпараттық порталдарында тіркейді, сондай-ақ байланыс құралдарының көмегімен төтенше жағдайдың туындау фактісі туралы ҚҒС хабарлайды.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Аумағында өрт болған ЖАО ведомстволық бағынысты орман мекемесінің кезекші персоналын (орман өрт станциясының жұмыскерлері, орман күзетінің мобильді тобы) жану орнына жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. ТЖМ, "Қазавиаорманқорғау" РМҚК, ЭТРМ бөлімшелеріне хабар беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. Орман өртін сөндіруге жалпы басшылықты ЖАО ведомстволық бағынысты орман мекемесінің аға лауазымды адамы: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- өртке барлау жүргізуді (оның ішінде ҰҰА және "Қазавиаорманқорғау" РМҚК әуе бортын тарта отырып);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- өрттің шығу орны мен ауданын анықтауды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- №1-қосымшаға сәйкес өртті сөндіруге қажетті күштер мен құралдардың санын анықтауды (ТЖМ, Қорғанысмині, ҰҚК авиациялық қызметі, ІІМ су төгетін құрылғылары бар күштер мен құралдар мен әуе борттарын сұрауды); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- елді мекендер мен экономика объектілеріне қатерлерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- орман өртінің өршуін болжауды (бағыты, жылдамдығы) жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Өртті сөндіруге "Қазавиаорманқорғау" РМҚК-ның қорғалатын аумағында су төгетін құрылғылары бар авиациялық кемелерін тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. ЖАО авиациялық бөлімшелерінің әуе борттарын, оның ішінде ЕҚТА аумағында тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Өрт сөндіру мақсаттарына арналған қолда бар техниканы (соқасы бар трактор, су тасушы, су таратқыш), сондай-ақ қажет болған жағдайда халықты ТЖ аймағынан эвакуациялау үшін автобустарды жинауды және дайындауды қамтамасыз ету. Аспалы өрт сөндіргіштерін дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Тартылған күштер мен құралдар арасындағы байланыс пен өзара іс-қимылды ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Жауапты кезекші қызметкерлер ҚҒС геоақпараттық порталдарына қосылады, өзгерістерді тіркейді және тиісті шаралар қабылдау үшін (қажет болған жағдайда) ақпаратты ЖАО УПР-нің тиісті орман шаруашылығы мекемелеріне береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Жауапты қызметкерлер камералардың, көзбен шолып анықтау құралдары, халықтың жолданымдары бойынша жергілікті жерде өрт ошақтарын анықтаған кезде не өзге де тәсілдермен оқиғаны ҚҒС геоақпараттық порталдарында тіркейді, сондай-ақ байланыс құралдарының көмегімен төтенше жағдайдың туындау фактісі туралы ҚҒС хабар береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="26"/>
-[...370 lines deleted...]
-1. Өңірде ТЖМ және ЭТРМ суағар құрылғылары бар әуе борттары болмаған кезде орман өртін сөндіруге суағар құрылғылары бар әуе борттарын, әскери қызметшілер мен инженерлік техниканы жіберу. (ТЖМ және ЖАО басшыларының өтінімі).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ЖИЦДМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. mchs.gharysh.kz және forest.gharysh.kz геоақпараттық портал арқылы жоғары және орташа ажыратымдылықтағы түсірілімдерді ЭТРМ "Қазавиаорманқорғау" РМҚК-ның және ТЖМ СЖЖБО мен аумақтық органдарының республикалық диспетчерлік қызметіне ұсыну және ТЖМ, ЭТРМ мен олардың аумақтық органдарының жұмысы үшін қажетті кеңістіктік деректерді уақтылы жүктеу (жылу нүктелерінің, өрт сөндіру бөлімдері мен станцияларының, әуе және доңғалақты көліктің су жинау орындарының, ерекше қорғалатын табиғи аумақтардың шекараларының орналасқан орнының сипаттамасын қамтитын деректер).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 ҚҒС mchs.gharysh.kz. геоақпараттық портал арқылы (архивтік және жаңа ғарыштық түсірілімдер, ТЖ аумағына векторлық қабаттар: термалды нүктелер; өртенген аумақтардың алаңдары; тұрғындар саны көрсетілген елді мекендер; өрт сөндіру бөлімдері; гидротехникалық құрылысжайлар; аудандық, облыстық, республикалық маңызы бар автомобиль жолдары; су айдындары (өзендер, көлдер, су қоймалары); орман алқаптарының шекаралары; ерекше қорғалатын табиғи аумақтары; Апаттар медицинасы орталығы; қауіпті өндірістік объектілер; эвакуациялық пункттер; құтқару жасақтары, аудандардың, облыстардың шекараларының және т. б. деректерді ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. ҚҒС өрт кезінде отандық және шетелдік ғарыш аппараттарымен қайта түсірілімді және mchs.gharysh.kz геоақпараттық порталда деректерді жүктеуді ұйымдастырады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ҚҒС mchs.gharysh.kz геоақпараттық порталда өрттің кезеңі мен ауданы бойынша ақпараты бар өртенген аумақтардың геодерекқорын құрады (ҚҒС ғарыштық түсірілімдер негізінде ТЖ салдарын картаға түсірілімді жүргізеді).";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Халықты эвакуациялау үшін көлікті әзірлікке келтіру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрт сөндіруге тартылған жағдайда өрт сөндіру пойыздарын әзірлікке келтіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ІІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қоғамдық тәртіпті қорғауды қамтамасыз ету үшін полиция қызметкерлерін және қызметтік автомашинаны табиғи өрт орнына жіберу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ДСМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Зардап шеккендерге медициналық және психологиялық көмек көрсетуге жақын маңдағы бригадаларды әзірлікке келтіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өңірдегі ТЖМ және ЭТРМ су төгетін құрылғылары бар әуе борттары болмаған кезде орман өртін сөндіруге су төгетін құрылғылары бар әуе борттарын, әскери қызметшілер мен инженерлік техниканы жіберу. (ТЖМ және ЖАО басшыларының өтінімі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4486,3179 +3630,2141 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрт ірі аумаққа дейін тараған кезінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тартылып отырған күштер мен құралдарға қарамастан, мемлекеттік орман күзетінің лауазымды адамы орман өртін сөндіру жөніндегі басшылықты (ӨСБ) жүзеге асырады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
-[...323 lines deleted...]
-12. Учаскелер мен жалпы өртті жою барысындағы іс-қимылдардың хронологиясын жүргізу.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ТЖМ бөлімшелері, жергілікті атқарушы және басқа да мемлекеттік органдар тартылған жағдайда өртті сөндіру жөніндегі жедел штабты өрістету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрт жағдайына барлау және бағалау жүргізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Ұрыс учаскелерінің басшыларын тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Өрттегі жеке құрамның еңбекті қорғау және қауіпсіздік техникасы шараларын қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Ұрыс учаскелері бойынша күштер мен құралдарға қажеттілікті айқындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Қажетті ақпаратты жедел штабқа беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Өрт орнына жақын маңдағы облыстарды қоса алғанда орман мекемелерінен қызметкерлер мен техниканы жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Өртті сөндіруге су төгетін құрылғылары бар "Қазавиорманқорғау" РМҚК авиациямен қорғалатын аумақта әуе кемелерін тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Өртті сөндіруге тартылған ТЖМ және басқа да мемлекеттік органдардың қызметкерлерін қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. ҚР ТЖМ СЖЖБО (РДҚ және ҚҒС) төтенше жағдайлар аймақтарының ғарыштық түсірілімін сұрату және өрттің модельдеуін талдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Қажетті шартты белгілерді көрсете отырып, карталар мен сызбаларды дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Учаскелер мен өрттің хронологиясын жоюда іс-қимылдардың хронологиясын жүргізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жедел штаб жұмысына ТЖМ (ТЖД) лауазымы жоғары өкілі басшылық етеді және ол бір уақытта өртті сөндіруді басқару бастығының (ӨСБ) орынбасары болып табылады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
-[...603 lines deleted...]
-21. Қойылған міндеттердің орындалуын бақылауды қамтамасыз ету.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел штаб жұмысы ӨСБ-ның бұйрықтары мен нұсқауларына сәйкес жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ПӘ, ҚК, ҮА, сондай-ақ мүдделі мемлекеттік органдар мен ұйымдарды құлақтандыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрт ахуалы туралы мәліметтерді жинау, өңдеу және талдау, оның өршуін болжау, қажетті ақпаратты СЖЖБО жолдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Өрт орнындағы жедел штабта мемлекеттік органдардың аумақтық органдар өкілдерін жинау және олармен өзара іс-қимыл жасау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Есеп жүргізу (жеке құрам, техника, жабдықтар, құрал-саймандар саны) және күштер мен құралдарға қажеттілікті анықтап, ӨСБ-ге тиісті ұсыныстар дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Ұзақ мерзімді өрт кезінде күштер мен құралдар резервін құру, жергілікті атқарушы органдардың есебінен тамақ қабылдауды және демалыс орындарын ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Күштер мен құралдарды жақын аумақтық органдардан (облыстардан) жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Өрттегі ТЖМ бөлімшелерінің жеке құрамының еңбекті қорғау және қауіпсіздік техникасы жөніндегі іс-шараларды қамтамасыз ету және өртті сөндіру бойынша іс-қимылдарды жүргізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Мамандандырылған немесе бейімделген техникамен табиғи өрт орнына су жеткізу бойынша ЖАО-мен өзара іс-қимылды ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. ҚР ТЖМ СЖЖБО – дан (РДҚ және ҚҒС) төтенше жағдайлар аймақтарының ғарыштық түсірілімін сұрату және өрттің модельдеуін талдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Қажетті шартты белгілерді көрсете отырып, карталар мен сызбаларды дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Учаскелер мен өрттің хронологиясын жоюда іс-қимылдардың хронологиясын жүргізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Орман өртін сөндіруге су төгетін құрылғылары бар әуе кемелерін, әскери қызметкерлер мен инженерлік техниканы тарту жөнінде Қорғанысминіне өтінім жолдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Ірі табиғи өрт жағдайында көршілес мемлекеттердің ТЖМ кезекші-диспетчерлік қызметтеріне (өрттің шекарадан өту қаупі туындаса) хабар беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. ТЖ туындаған жағдайда (ірі өрт) төтенше жағдай аймағын ғарыштық түсірілімге арналған электрондық өтінімді mchs.gharysh.kz геоақпараттық порталы арқылы жолдауға жауапты тұлғаны айқындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Сөндіруге қатысушылар үшін АҚ әскери бөлімдерінің күшімен шатырлы лагерлерді орналастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Қауырт желінің жұмысын ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. ТЖМ жедел тобы мен мүдделі мемлекеттік органдар өкілдерін ТЖМ СЖЖБО-ның ахуалдық залына шақырып, жинау және құлақтандыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+18. ӨСБ сұранысы бойынша өрт орнына КШМ-ді жіберу (ҰҰА болуын қамтамасыз ету); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19. Қойылған міндеттердің орындалуын бақылауды қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тартылып отырған күштер мен құралдарға қарамастан, мемлекеттік орман күзетінің лауазымды адамы орман өртін сөндіру жөніндегі басшылықты (ӨСБ) жүзеге асырады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
-[...519 lines deleted...]
-19. Жедел желі қызметінің жұмысын ұйымдастыру.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ТЖМ бөлімшелері, жергілікті атқарушы және басқа да мемлекеттік органдар тартылған жағдайда өртті сөндіру жөніндегі жедел штабты өрістету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрт жағдайына барлау және бағалау жүргізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Ұрыс учаскелерінің басшыларын тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4. Өрттегі жеке құрамның еңбекті қорғау және қауіпсіздік техникасы шараларын қамтамасыз ету; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Ұрыс учаскелері бойынша күштер мен құралдарға қажеттілікті айқындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Қажетті ақпаратты жедел штабқа беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Өрт орнына жақын маңдағы облыстарды қоса алғанда орман мекемелерінен қызметкерлер мен техниканы жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Өртті сөндіруге су төгетін құрылғылары бар "Қазавиорманқорғау" РМҚК авиациямен қорғалатын аумақта әуе кемелерін тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Табиғи өрт орнына арнайы немесе бейімделген техникамен су жеткізуді уақтылы ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Өртті сөндіруге су төгетін құрылғылары бар әуе борттарын тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. ҚР ТЖМ СЖЖБО (РДҚ және ҚҒС) төтенше жағдайлар аймақтарының ғарыштық түсірілімін сұрату және өрттің модельдеуін талдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Өртті сөндіруге қатысатын күштер мен құралдарды жанар-жағармай материалдарымен және тамақпен қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Қажетті шартты белгілерді көрсете отырып, карталар мен сызбаларды дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Учаскелер мен өрттің хронологиясын жоюда іс-қимылдардың хронологиясын жүргізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Волонтерлер ұйымдары мен қоғамдық бірлестіктерді тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Зардап шеккендерді уақытша орналастыру пункттерін дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. Ұзаққа созылған өрттер кезінде елді мекендерге жақын жерде орналасқан өрт сөндірушілерге монша және кір жуу жағдайларын қамтамасыз ету мәселесін пысықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Зардап шеккендерге медициналық және психологиялық көмек көрсету үшін жақын маңдағы бригадаларды жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19. Қауырт желі қызметінің жұмысын ұйымдастыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ІІМ)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
-[...435 lines deleted...]
-2. Жедел штаб құрамына министрліктің өкілі енгізілсін.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қоғамдық тәртіпті қорғауды қамтамасыз ету үшін табиғи өрт орнында күштер мен құралдар топтамасын ұлғайту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Су төгетін құрылғылары бар әуе борттарын, әскери қызметшілер мен инженерлік техниканы орман өртін сөндіруге жіберу (ТЖМ және ЖАО басшыларының өтінімі). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҚК авиациялық қызметі)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Су төгетін құрылғылары бар әуе кемелерін (ТЖМ өтініші бойынша ҰҚК Авиация қызметінің жедел-кезекшілік қызметі арқылы) жіберу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҰ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су төгетін құрылғылары бар әуе борттарын, оны сөндіру үшін ірі өрт шыққан ауданның әскери қызметшілерін (жедел басқару орталығы арқылы өтінім бойынша) жіберу және әскери қызметшілердің жеке құрамын, отбасы мүшелерін және басқа да адамдарды эвакуациялауды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өртті сөндіру және өрт сөндіргіш заттарды жеткізу үшін "ҚТЖ" ҰК" АҚ командасымен бірге өрт сөндіру поезын табиғи өрт орнына (ӨСЖ сұрауы бойынша) жіберу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(ЖИЦДМ) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Байланыс пен мобильді интернетті қамтамасыз ету үшін мобильді операторларының базалық станциясын өрістету үшін байланыс операторларын тартуды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ (ДСМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Зардап шеккендерге медициналық және психологиялық көмек көрсету үшін жақын маңдағы бригадаларды жіберу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(МАМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Бұқаралық ақпарат құралдарында жедел ахуалды жариялау бойынша жұмысты ұйымдастыру (материалдарды уәкілетті органдармен келісу);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жедел штаб құрамына министрліктің өкілін енгізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендерге, елді мекендерден тыс әскери объектілерге (әскери бөлімдерге) қауіп төнген кезде</w:t>
+Елді мекендерге, елді мекендерден тыс әскери объектілерге (әскери бөлімдерге) қатер төнген кезде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="31"/>
-[...72 lines deleted...]
-              <w:t>2. Елді мекендерді қорғау үшін күштер мен құралдар бағыты бойынша ұсыныстар енгізу;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өрттің өршуін есепке ала отырып, қатер төніп тұрған елді мекендердің, балалар лагерлері мен демалыс аймақтарының санын анықтау, оларды қорғау жөніндегі ұйымдастыру жұмыстарына қатысу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Елді мекендерді қорғау үшін күштер мен құралдар бағыты бойынша ұсыныстар енгізу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Өрттің орман аймағынан қоныстану аумағына өтуіне жол бермеу жөнінде шаралар қабылдау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="32"/>
-[...118 lines deleted...]
-5. Әскери объектінің маңында өрт қаупі төнген кезде Қорғанысмині (ҚР ҚК БШ ҰҚБО арқылы), ҰҚК (әскери бөлімнің) хабарлау.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өрттің өршуін есепке ала отырып, қатер төніп тұрған елді мекендердің, балалар лагерлері мен демалыс аймақтарының санын анықтау, оларды қорғау жөніндегі ұйымдастыру жұмыстарына қатысу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Елді мекендерді, балалар лагерлерін және демалыс аймақтарын өртке қарсы қорғауды қамтамасыз ету үшін өрт техникасы мен жеке құрамды алдын ала көрсету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Эвакуациялық іс-шараларды ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Құлақтандыру жүйесінің техникалық құралдарын (электр сиреналары, сиреналық-сөйлеу құрылғылары) іске қосу, ұялы байланыс операторларының желілері бойынша мәтіндік хабарламаларды халықтың ұялы телефондарына, оның ішінде Cell Broadcast технологиясы арқылы беру жолымен халыққа бұқаралық ақпарат құралдары, ресми интернет-ресурстар және әлеуметтік желілердің аккаунттарынан хабар беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. ТЖМ СЖЖБО ахуалдық залында ТЖМ жедел тобының және мүдделі мемлекеттік органдар өкілдерінің жұмысын ұйымдастыру; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Әскери объектінің (әскери бөлімнің) маңында өрт қаупі төнген кезде Қорғанысмині (ҚР ҚК БШ ҰҚБО арқылы), ҰҚК құлақтандыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="33"/>
-[...202 lines deleted...]
-8. Жақын маңдағы медициналық мекемелерде зардап шеккен халық үшін төсек-орын құру, зардап шеккендерді уақытша орналастыру пункттерінде санитариялық-эпидемияға қарсы іс-шараларды қамтамасыз ету.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өрттің өршуін есепке ала отырып, қатер төніп тұрған елді мекендердің, балалар лагерлері мен демалыс аймақтарының санын анықтау, оларды қорғау жөніндегі ұйымдастыру жұмыстарына қатысу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрттің орман аймағынан қоныстану аумағына өтуіне жол бермеу жөнінде шаралар қабылдау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Қалыптасқан ахуал мен іс-қимыл тәртібі туралы халықты құлақтандыру және хабар беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Өрттің орман аймағынан қоныстану аумағына өтуіне жол бермеу жөнінде шаралар қабылдау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. Халықтың тыныс-тіршілігі үшін жағдай жасай отырып, зардап шеккендерді уақытша орналастыруды ұйымдастыру және өрістету; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Мүдделі мемлекеттік органдардың өкілдерін құлақтандыру және жинау, эвакуациялық іс-шараларды ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. ІІМ қызметкерлерінің сүйемелдеуімен ТЖ аймағынан халықты эвакуациялау үшін автобустарды тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Жақын маңдағы медициналық мекемелерде зардап шеккен халық үшін төсек-орын жасау, зардап шеккендерді уақытша орналастыру пункттерінде санитариялық-эпидемияға қарсы іс-шараларды қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ДСМ)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
-[...547 lines deleted...]
-1.Су төгетін құрылғылары бар әуе борттарын, оны сөндіру үшін ірі өрт шыққан ауданның әскери қызметшілерін (жедел басқару орталығы арқылы өтінім бойынша) жіберу және әскери қызметшілердің жеке құрамын, отбасы мүшелерін және басқа да адамдарды эвакуациялауды ұйымдастыру.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жақын маңдағы медициналық мекемелерде зардап шеккен халық үшін төсек-орын жасауды үйлестіру, зардап шеккендерді уақытша орналастыру пункттерінде санитариялық-эпидемияға қарсы іс-шараларды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(АШМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Ауыл шаруашылығы жануарлары мен өсімдіктерін қорғау жөніндегі іс-шараларды ұйымдастыру және орындау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Халықты эвакуациялау үшін көлікті жіберу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ІІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Дауыс зорайтқыш құрылғылар патрульдік автомобильдер арқылы халықты құлақтандыруды ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Эвакуацияланатын халықтың объектілері мен тұрғын үйлерін қоғамдық тәртіп пен қорғауды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(МАМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Бұқаралық ақпарат құралдарында жедел ахуалды жариялау бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмысты ұйымдастыру (материалдарды уәкілетті органдармен келісу).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Су төгетін құрылғылары бар әуе борттарын, әскери қызметшілер мен инженерлік техниканы орман өртін сөндіруге жіберу (ТЖМ және ЖАО басшыларының өтінімі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Ірі өрттің туындау ауданында (жанында) орналасқан әскери бөлімдер мен әскери басқару органдарының әскери объектілерінде және орналасқан пункттерінде өрттерді жою үшін тағайындалған күштер мен құралдарды әзірлікке келтіру және әскери қызметшілердің жеке құрамын, отбасы мүшелерін және басқа да адамдарды эвакуациялауды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҚК Авиациялық қызметі)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Су төгетін құрылғылары бар әуе кемелерін (ТЖМ өтініші бойынша ҰҚК Авиация қызметінің жедел-кезекшілік қызметі арқылы) жіберу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҰ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Су төгетін құрылғылары бар әуе борттарын, ірі өрт туындаған ауданның әскери қызметшілерін өртті сөндіру үшін (жедел басқару орталығы арқылы өтінім бойынша) жіберу және әскери қызметшілердің жеке құрамын, отбасы мүшелерін және басқа да адамдарды эвакуациялауды ұйымдастыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7712,34788 +5818,1335 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. ЭТРМ ведомстволық бағынысты табиғат қорғау ұйымының аумағында табиғи өртті сөндіруге жалпы басшылықты қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="35"/>
-[...118 lines deleted...]
-5. Мемлекеттік материалдық резервтің материалдық құндылықтарын броньсыздандыру.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қажет болған жағдайда жақын аумақтық органдардың қосымша күштері мен құралдарын жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жаһандық (өңірлік) ауқымдағы төтенше жағдайды жариялау және төтенше жағдайды жою басшысын тағайындау туралы өкімнің жобасын дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Ахуалдың күрделенген және өңірлік деңгейде қатер төнген кезде ТЖ жоюдың республикалық штабының жұмысын қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Мемлекеттік материалдық резервтің материалдық құндылықтарын броньнан шығару жөніндегі Үкімет қаулысын дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Мемлекеттік материалдық резервтің материалдық құндылықтарын броньнан шығару.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. ЖАО ға ведомстволық бағынысты орман мекемелерінің аумағында табиғи өртті сөндіруге жалпы басшылықты қамтамасыз ету;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
-[...249 lines deleted...]
-              <w:t>10.Мемлекеттік материалдық резервтің және ТЖМ жедел резервінің материалдық құндылықтарын броньнан шығару үшін материалдар дайындау, ҚР Үкіметінің резервінен қаражат бөлу туралы ұсыныс енгізу;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. ТЖ алдын алу және жою жөніндегі комиссияның отырысын өткізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Жергілікті ауқымдағы төтенше жағдайды жариялау және ТЖ жою басшысын тағайындау туралы өкімнің жобасын дайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Аумақтық мемлекеттік органдардың өкілдерін қоса алғанда, ТЖ жою жөніндегі жедел штабтың жұмысын ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Қауырт желі жұмысын ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. ТЖ жоюға азаматтық қорғаудың аумақтық құралымдарының күштері мен құралдарын тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Эвакуацияланған халықты азық-түлікпен және бірінші кезектегі қажеттілікпен қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Халықты, материалдық мәдени құндылықтарды эвакуациялауды жүргізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Гуманитарлық көмекті бөлу және қабылдау пункттерін ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.Мемлекеттік материалдық резервтің және ТЖМ жедел резервінің материалдық құндылықтарын броньнан шығару үшін материалдар дайындау, ҚР Үкіметінің резервінен қаражат бөлу туралы ұсыныс енгізу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11. БАҚ-та ТЖ туралы уақтылы және дұрыс ақпаратты жариялау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ДСМ)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
-[...659 lines deleted...]
-1. Өрт орнына жұмылдырылған қызметкерлердің аумақтық бөлімшелерінің басшылары тартылады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Медициналық топтарды қалыптастыру және ТЖ аймағына ұсынуды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ЖИЦДМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Эвакуацияланатын халық үшін мобильді ХҚКО жұмысын ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. Авариялық-құтқару және кезек күттірмейтін жұмыстарды жүргізу үшін көлік құралдарымен және инженерлік техникамен қамтамасыз ету, қосалқы бөлшектердің, жанар-жағармай материалдарының резервін құру және қозғалыс маршруттарында көлік құралдарына техникалық қызмет көрсетуді (жөндеуді) ұйымдастыру. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қаржымині)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ҚР Үкіметінің қаулысы негізінде ҚР Үкіметінің резервтерінен ақша бөлу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ӘМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қайтарымсыз шығындарға сот-медициналық сараптама жүргізуді қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(СІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қажетті гуманитарлық және өзге де көмек көрсету туралы шет елдерге және халықаралық ұйымдарға сұрау салуды дайындау, басқа мемлекеттердің зардап шеккен (қаза тапқан) азаматтарының тізімін қалыптастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шет елдерден келген бұқаралық ақпарат құралдарының өкілдерін аккредиттеуді және оларға техникалық көмек көрсету, жедел ақпарат пен баспасөз релизін қамтамасыз етуді ұйымдастырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(АШМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Ауыл шаруашылығы жануарлары мен ауыл шаруашылығы өнімдерін қауіпсіз орындарға айдауды (әкетуді) ұйымдастыру және зардап шеккен жануарларды мәжбүрлеп союды ұйымдастыру және оларды көму.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ІІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТЖ аймағын қоршау, азаматтарды уақытша орналастыру пункттерін және жылыту, тамақ өнімдері мен заттай мүлік пункттерін күзету; жол жүру қауіпсіздігін қамтамасыз ету, эвакуацияланған халықты орналастыру пункттеріне және ТЖ аймағына келетін күштер мен құралдарға сүйемелдеу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Табиғи және техногендік сипаттағы ТЖ жою кезінде ҚР ҚК Қолдану жоспарына сәйкес ТЖ режимін қамтамасыз ету және оның салдарын жою үшін тағайындалған күштер мен құралдарды әзірлікке келтіру және бөлу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. ҰҚШҰ ДДО ақпараттық өзара іс-қимыл регламентіне сәйкес Ұжымдық қауіпсіздік туралы шарт ұйымының (ҰҚШҰ ДДО) Дағдарыстық ден қою орталығына ТЖ режимін жариялау туралы ақпаратты жеткізу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(МАМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Бұқаралық ақпарат құралдарында ТЖ жоюды жариялау жөніндегі жұмысты ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(СИМ) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ТЖ кезеңінде сауда қызметін үйлестіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Мемлекеттік органдар)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. Өрт орнына жұмылдырылған қызметкерлердің аумақтық органдарының басшылары тартылады. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрттің іргелес мемлекеттің аумағына өту қаупі төнген кезде</w:t>
+Өрттің іргелес мемлекеттің аумағына өту қатері кезінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="38"/>
-[...34 lines deleted...]
-2.Шектес мемлекеттің уәкілетті органының сұрау салуы бойынша қолданыстағы заңнама шеңберінде табиғи өртті сөндіру бойынша жәрдем көрсету.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Табиғи өрттің іргелес мемлекеттің аумағына өтуін шектеу жөнінде барлық қажетті шараларды қабылдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Іргелес мемлекеттің уәкілетті органының сұрау салуы бойынша қолданыстағы заңнама шеңберінде табиғи өртті сөндіру бойынша жәрдем көрсету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="39"/>
-[...118 lines deleted...]
-5. ҰҚШҰ-ға, көршілес мемлекеттердің ӘК басқару пункттеріне ақпарат жеткізу үшін ҚР ҚМ БМ БҒМ ҰТО арқылы хабардар ету.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Табиғи өрттің іргелес мемлекеттің аумағына өтуін шектеу жөнінде барлық қажетті шараларды қабылдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрттің көшу қатері кезінде іргелес мемлекеттердің ТЖМ кезекші-диспетчерлік қызметтеріне хабар беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Іргелес мемлекеттің уәкілетті органының сұрау салуы бойынша қолданыстағы заңнама шеңберінде табиғи өртті сөндіру бойынша жәрдем көрсету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Халықаралық инциденттердің алдын алу және бірлесіп сөндіруді үйлестіру үшін ҚР ҰҚК Шекара қызметіне табиғи өрттің мемлекеттік шекара арқылы көшу қатері туралы хабар беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Қорғанысмині Бас штабының ҰҚБО арқылы ақпаратты ҰҚШҰ ДДО және шекаралас мемлекеттердің Қарулы Күштері басқару пункттеріне жеткізу үшін Қорғанысминін хабардар ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="40"/>
-[...34 lines deleted...]
-2. Шектес мемлекеттің уәкілетті органының сұрау салуы бойынша қолданыстағы заңнама шеңберінде табиғи өртті сөндіру бойынша жәрдем көрсету.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Табиғи өрттің іргелес мемлекеттің аумағына өтуін шектеу жөнінде барлық қажетті шараларды қабылдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Іргелес мемлекеттің уәкілетті органының сұрау салуы бойынша қолданыстағы заңнама шеңберінде табиғи өртті сөндіру бойынша жәрдем көрсету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z271" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (СІМ)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
-[...127 lines deleted...]
-1.ҰҚШҰ ДҚӘЕО ақпараттық өзара іс-қимыл регламентіне сәйкес ҰҚШҰ ДҚӘЕО, сондай-ақ шектес мемлекеттердің ӘК басқару пункттеріне ақпарат жеткізу.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Іргелес мемлекеттерді, халықаралық ұйымдарды қалыптасқан ахуал туралы хабар беру жөніндегі іс-шараларды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҚК ШҚ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасы ратификациялаған халықаралық шарттарда айқындалған тәртіппен өртті сөндіруге қатысушылардың мемлекеттік шекараны кедергісіз кесіп өтуі бойынша шекара қызметтерінің өзара іс-қимылын ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ҰҚШҰ ДДО Ақпараттық өзара іс-қимыл регламентіне сәйкес ҰҚШҰ Дағдарыстық ден қою орталығы, сондай-ақ іргелес мемлекеттердің Қарулы Күштері басқару пункттеріне ақпарат жеткізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескерту: мемлекеттік органдардың атауларын мәтін бойынша қысқарту (ПӘ – Президент Әкімшілігі; ҮА – Үкімет Аппараты; ҚК – Қауіпсіздік Кеңесі; ҰҚК ШҚ – Ұлттық қауіпсіздік комитетінің Шекара қызметі; ҰҰ – Ұлттық ұлан; ЭТРМ – Экология және табиғи ресурстар министрлігі; ТЖМ – Төтенше жағдайлар министрлігі; ІІМ – Ішкі істер министрлігі; ДСМ – Денсаулық сақтау министрлігі; АШМ – Ауыл шаруашылығы министрлігі; СИМ – Сауда және интеграция министрлігі; КМ – Көлік министрлігі; СІМ – Сыртқы істер министрлігі; Қаржымині – Қаржы министрлігі; Қорғанысмині – Қорғаныс министрлігі; ЖАО – жергілікті атқарушы орган; ЦДИАӨМ - Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі; МАМ – Мәдиниет және ақпарат министрлігі, ҚҒС – "Қазақстан Ғарыш Сапары" АҚ, ДБО – Дағдарысты басқару орталығы, ҰҚБО – Ұлттық қорғаныс басқармасы орталығы.).</w:t>
+      Орман өртін оқшаулау және жою үшін қажетті күштер мен құралдардың санын есептеу төтенше жағдайға ден қою кезінде мемлекеттік органдар мен ұйымдардың басқару және өзара іс-қимыл алгоритміне 1-қосымшаға келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...5083 lines deleted...]
-    <w:bookmarkStart w:name="z279" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе:</w:t>
+      Төтенше жағдайға ден қою кезіндегі іс-қимыл жоспары (табиғи өрт) осы төтенше жағдайға ден қою кезінде мемлекеттік органдар мен ұйымдардың басқару және өзара іс-қимыл алгоритміне 2-қосымшаға келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z280" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Жерүсті және әуе техникасының саны ӨСБ шешімі бойынша өзгертілуі мүмкін;</w:t>
+      Орман өрті туындаған кезде хабарлау схемасы осы төтенше жағдайға ден қою кезінде мемлекеттік органдар мен ұйымдардың басқару және өзара іс-қимыл алгоритміне 3-қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z281" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Мемлекеттік органдардың (ТЖМ, ЭТРМ, ЖАО, ІІМ, ҚМ және басқалар) қосымша күштері мен құралдарын тарту ӨСБ шешімі бойынша жүзеге асырылады;</w:t>
+      Орман өрті туындаған кездегі іс-қимыл тәртібі; төтенше жағдайға ден қою кезінде мемлекеттік органдар мен ұйымдардың басқару және өзара іс-қимыл алгоритміне 4-қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z282" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ҚМ инженерлік техникасы табиғи өрт орнына ӨСБ шешімімен тартылады.</w:t>
+      Ескертпе: мемлекеттік органдардың атауларын мәтін бойынша қысқарту (ПӘ – Президент Әкімшілігі; ҮА – Үкімет Аппараты; ҚК – Қауіпсіздік Кеңесі; ҰҚК ШҚ – Ұлттық қауіпсіздік комитетінің Шекара қызметі; ҰҰ – Ұлттық ұлан; ЭТРМ – Экология және табиғи ресурстар министрлігі; ТЖМ – Төтенше жағдайлар министрлігі; ІІМ – Ішкі істер министрлігі; ДСМ – Денсаулық сақтау министрлігі; АШМ – Ауыл шаруашылығы министрлігі; СИМ – Сауда және интеграция министрлігі; КМ – Көлік министрлігі; СІМ – Сыртқы істер министрлігі; Қаржымині – Қаржы министрлігі; Қорғанысмині – Қорғаныс министрлігі; ЖАО – жергілікті атқарушы орган; ЖИЦДМ – Жасанды интеллект және цифрлық даму министрлігі; МАМ – Мәдениет және ақпарат министрлігі, РДҚ – Республикалық диспетчерлік қызмет; ҚҒС – "Қазақстан Ғарыш Сапары" АҚ, СЖЖБО-Төтенше жағдайлар министрлігінің Стратегиялық жоспарлау және жедел басқару орталығы, ҰҚБО – Ұлттық қорғаныс басқармасы орталығы, ҰҚШҰ ДДО – Ұжымдық қауіпсіздік туралы шарт ұйымының Дағдарыстық ден қою орталығы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...27718 lines deleted...]
-    <w:bookmarkStart w:name="z400" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескерту: мемлекеттік органдардың атауларын мәтін бойынша қысқарту (ПӘ – Президент Әкімшілігі; ҮА – Үкімет Аппараты; ҚК – Қауіпсіздік Кеңесі; ҰҚК ШҚ – Ұлттық қауіпсіздік комитетінің Шекара қызметі; ҰҰ – Ұлттық ұлан; ЭТРМ – Экология және табиғи ресурстар министрлігі; ТЖМ – Төтенше жағдайлар министрлігі; ІІМ – Ішкі істер министрлігі; ДСМ – Денсаулық сақтау министрлігі; АШМ – Ауыл шаруашылығы министрлігі; СИМ – Сауда және интеграция министрлігі; КМ – Көлік министрлігі; СІМ – Сыртқы істер министрлігі; Қаржымині – Қаржы министрлігі; Қорғанысмині – Қорғаныс министрлігі; ЖАО – жергілікті атқарушы орган; ЦДИАӨМ - Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі; МАМ – Мәдиниет және ақпарат министрлігі, ҚҒС – "Қазақстан Ғарыш Сапары" АҚ, СЖжЖБО – ҚР ТЖМ Стратегиялық жоспарлау және жедел басқару командалық орталығы, ҰҚБО – Ұлттық қорғаныс басқармасы орталығы.).</w:t>
+</w:t>
       </w:r>
-    </w:p>
-[...223 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -42544,194 +7197,33662 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төтенше жағдайға ден қою</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезіндегі мемлекеттік органдар</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кезіндегі мемлекеттік органдар</w:t>
+              <w:t>мен ұйымдарды басқару және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен ұйымдарды басқару және</w:t>
+              <w:t>өзара іс-қимылы алгоритміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>олардың өзара іс-қимылы</w:t>
-[...12 lines deleted...]
-              <w:t>алгоритіміне 5-қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z405" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күштер мен құралдардың есебінің оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132-Ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Төтенше жағдайлар министрінің 25.06.2026 № 243 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z278" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орман өртіне қарсы іс-шараларды ұйымдастыру үшін қажетті күштер мен құралдардың есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт ауданы, га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті жұмысшылар саны, адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті өрт сөндіру машиналарының саны, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті тракторлар саны, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТҚ жабдықталған тікұшақтар саны, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+523</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+583</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+825</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z279" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z280" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жерүсті және әуе техникасының саны ӨСБ шешімі бойынша өзгертілуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z281" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мемлекеттік органдардың (ТЖМ, ЭТРМ, ЖАО, ІІМ, ҚМ және басқалар) қосымша күштері мен құралдарын тарту ӨСБ шешімі бойынша жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z282" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ҚМ инженерлік техникасы табиғи өрт орнына ӨСБ шешімімен тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төтенше жағдайға ден қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезіндегі мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен ұйымдарды басқару және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзара іс-қимылы алгоритміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Жоспарының оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132-Ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Төтенше жағдайлар министрінің 25.06.2026 № 243 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Төтенше жағдайға (табиғи өртке) ден қою кезіндегі іс-қимыл жоспары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Орындау мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Күнделікті іс-әрекет режимі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Экология және табиғи ресурстар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өрттерінің алдын алу жөніндегі іс-шараларды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өрттерін болжау .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ормандарды табиғи өрттен қорғау туралы ақпаратты жинау, өңдеу және бөлісу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқару органдары мен күштердің іс-қимылдарын жоспарлау, табиғи өрттерге ден қою кезінде олардың қызметін дайындау мен қамтамасыз етуді ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өрттерін сөндіру бойынша іс-қимыл жоспарларын әзірлеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өрттерін сөндіруге ден қою жөніндегі уәкілетті органдармен оқу-жаттығулар өткізу және оған қатысу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз-мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өрттерін және олардың салдарын сөндіру үшін материалдық ресурстардың резервтерін құру, орналастыру, сақтау және толықтыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз-сәуір)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Төтенше жағдайлар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ормандарды табиғи өрттен қорғау туралы ақпаратты жинау, өңдеу және бөлісу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өрттерін жою бойынша өзара іс-қимыл жоспарларын әзірлеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болған жағдайда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өз өкілеттіктері шегінде азаматтық қорғау саласында мемлекеттік бақылау және қадағалау жүргізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік кодексіне сәйкес тұрақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи өрттерді сөндіруге ден қою жөніндегі уәкілетті органдармен оқу-жаттығу өткізу және оған қатысу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз-мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Жергілікті атқарушы орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ормандарды табиғи өрттен қорғау туралы ақпаратты жинау, өңдеу және бөлісу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өрттерін жою бойынша өзара іс-қимыл жоспарларын әзірлеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз-сәуір)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи сипаттағы төтенше жағдайларға ден қою жөніндегі уәкілетті органдармен оқу-жаттығулар өткізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз-мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өрттері кезінде халықты эвакуациялауды ұйымдастыру және жоспарлау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз-сәуір)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өрттерін және олардың салдарын сөндіру үшін материалдық ресурстардың резервтерін құру, орналастыру, сақтау және толықтыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз-сәуір)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Басқа мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z285" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ЦДИАӨМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Мchs.gharysh.kz геоақпараттық порталдың үздіксіз жедел жұмысын қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Мchs.gharysh.kz геоақпараттық портал арқылы жылу нүктелерді күнделікті ұсынуды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезеңде (сәуір-қазан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z288" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ІІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Орман өрттерін жою кезінде қоғамдық тәртіпті қорғау жөніндегі іс-қимылдарға күштер мен құралдарды дайындау, бірлескен оқу-жаттығулар өткізуге қатысу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z289" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезеңде (сәуір-қазан)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз-мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z290" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Бірлескен командалық-штабтық оқу-жаттығулар өткізуге, орман өрттерін жою жөніндегі іс-қимылдарға күштер мен құралдарды дайындауға қатысу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін (наурыз-мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z291" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ДСМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Бірлескен командалық-штабтық оқу-жаттығуларды өткізуге қатысу, медициналық топтарды, дәрілік заттар қорын қалыптастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Өрт қауіпті кезең басталғанға дейін (наурыз-мамыр) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары сыныпты өрт қауіптілігі басталған кезде (4-5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экология және табиғи ресурстар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халық пен ұйымдардың орман алқаптарына кіруін шектеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z292" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ⅠⅤ-Ⅴ сынып өрт қауіптілігін енгізу кезінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сәуір-қазан өрт қауіпті кезеңде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ⅠⅤ-Ⅴ сынып өрт қауіптілігін енгізу кезінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрттерді ерте анықтау және бақылау мұнаралары жүйесі арқылы мемлекеттік орман қоры аумағындағы өрт жағдайын бақылау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық және пилотсыз ұшу аппараттарын қолдануды қоса алғанда, патрульдеу жиілігін арттыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ықтимал өрттерге ден қою жоспарларын пысықтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәуір-мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы ауа райы жағдайлары (өрт қауіптілігі класы) негізінде өрттердің ықтимал пайда болуының күнделікті болжамын әзірлеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ⅠⅠⅠ сынып өрт қаіптілігі сәтінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалыптасқан жедел жағдайды негізге ала отырып, ҚҒС-ға төтенше жағдай аймақтарын (орман және дала өрттері) шұғыл ғарыштық түсіруге қағаз жеткізгіштегі ғарыштық түсіруге өтінім жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыста forest.gharysh.kz геоақпараттық порталында орналасқан координаттары, ең жақын елді мекен, ең жақын өрт сөндіру бөлімі және тәуекел дәрежесі көрсетілген жылу нүктелері бойынша ақпаратты пайдалану.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЭТРМ ОШЖДК "Қазгидромет" РМК мен бірлесіп күн сайын mchs.gharysh.kz және forest.gharysh.kz геоақпараттық порталдармен интеграциялау жолымен "өрт қауіптілігі дәрежесі" және "өрт қауіптілігі сыныбы" ұсынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазгидромет" РМК mchs.gharysh.kz және forest.gharysh.kz геоақпараттық порталдарға жүктеу арқылы күнделікті негізде метеодеректерді (температура, желдің жылдамдығы және т.б.) қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдайлар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭТРМ және ЖАО келісімі бойынша механикаландырылған сағаттардың уақытша кезекшілік және техниканы қою орындарын айқындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ⅠⅤ сынып өрт қауіпсіздігінен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық, өңіраралық, трансшекаралық сипаттағы күштер мен құралдар топтамаларының құрамын (жеке құрам және жүріп өту мүмкіндігі жоғары өрт техникасының санын) айқындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман және табиғат қорғау ұйымдарымен тұрақты байланыс (радио, телефон) ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезеңдегі бекет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртке қарсы қызмет гарнизондарының күштері мен құралдарын топтастырудың жеке құрамы үшін мүлікті, тамақ өнімдерін және ЖЖМ дайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалыптасқан жедел жағдайға сүйене отырып ҚҒС төтенше жағдай аймақтарын шұғыл ғарыштық түсіруге (орман және дала өрттері) электрондық өтінімді mchs.gharysh.kz геоақпараттық портал арқылы жібереді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыста mchs.gharysh.kz геоақпараттық порталда араласқан координаттары, ең жақын елді мекен, ең жақын өрт сөндіру бөлімі және тәуекел дәрежесі көрсетілген жылу нүктелері бойынша ақпаратты пайдалану.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халық пен ұйымдардың орман алқаптарына кіруін шектеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ⅠⅤ-Ⅴ сынып өрт қауіптілігін енгізу кезінде .</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сәуір-қазан өрт қауіпті кезеңде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ⅠⅤ-Ⅴ сынып өрт қауіптіліг кезінде .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрттерді ерте анықтау және бақылау мұнаралары жүйесі арқылы мемлекеттік орман қоры аумағындағы өрт жағдайын бақылау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық және пилотсыз ұшу аппараттарын қолдануды қоса алғанда, патрульдеу жиілігін арттыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ықтимал өрттерге ден қою жоспарларын пысықтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәуір-мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртке ден қою үшін штаттық және штаттан тыс қызметкерлерді ұлғайту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәуір-мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы ауа райы жағдайлары (өрт қауіптілік дәрежесі) негізінде өрттердің ықтимал пайда болуының күнделікті болжамын әзірлеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәуір-қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіптілігінің 4-сыныбының қолданылу кезеңіне тәулігіне кемінде екі рет ТЖМ СЖжЖБО аумақтық бөлімшелерімен радио, телефон, өзге де байланыс құралдары бойынша өзара іс-қимылды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+өрт қауіптілігінің 4-сыныбының әрекет ету кезеңіне </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи өрттердi сөндiру үшiн ЖЖМ резервiн, сондай-ақ орман өрттерін сөндіру үшін әуе кемелерін тартқан жағдайда авиациялық отын резервін және азық-түлік қорын құру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерікті өртке қарсы құралымдардың оларды тартқан жағдайда олардың дайындығын тексеру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезең басталғанға дейін және кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалыптасқан жедел жағдайды негізге ала отырып, ҚҒС төтенше жағдай аймақтарын (орман және дала өрттері) шұғыл ғарыштық түсіруге қағаз жеткізгіштегі ғарыштық түсіруге өтінім жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыста координаттарын, жақын елді мекенді, жақын өрт сөндіру бөлімін және тәуекел дәрежесін көрсете отырып, жылу нүктелері бойынша ҚҒС геоақпараттық порталдарында араласқан ақпарат пайдаланылады .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z296" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ДСМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Дәрілік заттардың қорын құру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезеңде (сәуір)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Халықты эвакуациялау үшін көлік резервін айқындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрт сөндіруге тартылған жағдайда өрт сөндіру пойыздарын тұрақты дайындықта ұстау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт қауіпті кезеңде (сәуір-қазан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z299" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ (ЦДИАӨМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Мchs.gharysh.kz және forest.gharysh.kz геоақпараттық порталдарының үздіксіз жедел жұмысын қамтамасыз ету және mchs.gharysh.kz және forest.gharysh.kz. геоақпараттық порталдарда жариялау арқылы тәулігіне 8 ретке дейін мерзімділікпен "Қазавиаақорғау" РМҚК республикалық диспетчерлік қызметке, ЭТРМ, ДЖО және ТЖМ аумақтық бөлімшелеріне жылу нүктелерді ұсыну, жылу нүктелерін жариялау қызығушылық аймағын ғарыштық түсіруден және ЖҚЗ деректерін өңдеуден кейін 2-4 сағаттан аспауы керек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Mchs.gharysh. геоақпараттық порталында жылу нүктелерін күнделікті жаңартуды қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. "Қазақстан Ғарыш Сапары" АҚ (бұдан әрі – ҚҒС) ұсынған өтінімге сәйкес (mchs.gharysh геоақпараттық порталы және/немесе қағаз тасығыш арқылы), ТЖМ, ЭТРМ және ЖАО "Miseo" және "Atlas" бағдарламалық қамтамасыз етуіне түсірудің жұмыс жоспарын бағдарламалау процесіне байланысты жоғары және/немесе орташа дәлдікпен түсіру жүргізудің техникалық мүмкіндігі (түсірудің таяудағы күндерін көрсетеді) және ғарыштық түсіруді өңдеу уақыты 2-4 сағаттан аспайтыны туралы хабарлайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. ҚҒС ұсынған өтінімге сәйкес ЖҚЗ ғарыш аппараттарынан ғарыштық суреттерді жоспарлауды, түсіруді және қабылдауды (mchs.gharysh.kz геоақпараттық порталы және/немесе қағаз тасымалдағыш арқылы) қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. ҚҒС mchs.gharysh.kz және/немесе мессенджер (жеделхат арна) геоақпараттық портал арқылы жаңа өрт ошақтары туралы ТЖМ, ЭТРМ және аумақтық тиесілігі бойынша ЖАО хабардар етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. ҚҒС геоақпараттық порталдарда жүктеу арқылы күнделікті негізде mchs.gharysh.kz және forest.gharysh.kz "Қазгидромет" РМК алынған метеодеректерді (температура, желдің жылдамдығы және т.б.) ұсынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z305" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өрт қауіпті кезеңде МО сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өрт қауіпті кезеңде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>спутниктердің техникалық мүмкіндіктеріне байланысты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өрт қауіпті кезеңде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн сайын тәулігіне 8 ретке дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өрт қауіпті кезеңде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазгидромет РМК метеодеректерді беру кестесіне сәйкес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт анықталған кезде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экология және табиғи ресурстар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аумағында өрт болған ЭТРМ ведомстволық бағынысты табиғатты қорғау ұйымының кезекші персоналын (орман өрт станциясының қызметкерлері, мемлекеттік инспекторлардың мобильдік тобы) жану орнына жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z313" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрт анықталған кезде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ, "Қазавиақорғау" РМҚК, ЖАО бөлімшелерін ақпараттандыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z314" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрт туралы ақпарат алған сәттен бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z315" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өртін сөндіруге жалпы басшылықты ЭТРМ ведомстволық бағынысты табиғат қорғау ұйымының аға лауазымды адамы жүзеге асырады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- өртке барлау жүргізу (оның ішінде "Қазавиақорғау" РМҚК және ҰҰА әуе бортын тарта отырып);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- өрттің шығу орны мен болжамды ауданын анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- №1 қосымшаға сәйкес өртті сөндіруге қажетті күштер мен құралдардың санын анықтау (ТЖМ, Қорғанысмині, ҰҚК авиациялық қызметі, ІІМ су төгетін құрылғылары бар күштер мен құралдар мен әуе борттарын сұрау) ; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- елді мекендер мен экономика объектілеріне қауіп төндіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- орман өртінің дамуын болжау (бағыты, жылдамдығы).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z320" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өрт орнына </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+келген сәттен бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіруге "Қазавиаорманқорғау" РМҚК-ның қорғалатын аумағында су төгетін құрылғылары бар әуе кемелерін тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 қосымшаға сәйкес ӨСБ шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО әуе бөлімшелерінің әуе борттарын тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 қосымшаға сәйкес ӨСБ шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылған күштер мен құралдар арасындағы байланыс пен өзара іс-қимылды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт сөндіру мақсаттарына арналған қолда бар техниканы (соқасы бар трактор, су тасушы, су таратқыш) жинауды және дайындауды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу ӨСБ шешімі бойынша өрт расталған сәттен бастап </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РДҚ жауапты кезекшілері жауапты кезекшілері геоақпараттық порталға қосылады forest.gharysh.kz.тиісті шараларды қабылдау үшін (қажет болған жағдайда) өзгерістерді тіркейді және ақпаратты ЭТРМ тиісті орман шаруашылығы мекемелеріне береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауапты қызметкерлер камералардың, көзбен шолып анықтаудың, халықтың өтініштерінің құралдары бойынша жергілікті жердегі өрт ошақтарын анықтаған кезде не өзге де тәсілдермен оқиғаны forest.gharysh.kz геоақпараттық порталында тіркейді, сондай-ақ байланыс құралдарының көмегімен төтенше жағдайдың туындау фактісі туралы ҚҒС хабарлайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдайлар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақын маңдағы өрт сөндіру бөлімшесінен кезекші қарауылды өрт орнына жіберу. Бір мезгілде бірнеше орманшылықтың аумағында өрт туындаған жағдайда гарнизонның жақын маңдағы аудандық бөлімшелерінен күштер мен құралдарды дайындау және жолдау, келісім бойынша (әрбір аудандық бөлімшеден ӨЖ (ӨЖ) бастап 1 АЦ артық емес).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу өрт туралы хабарлама алғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жағдай асқынып кеткен жағдайда өртке қарсы қызмет гарнизоны бөлімшелерінен қосымша күштер мен құралдарды дайындау және жөнелту (ЭТРМ мен ЖАО-ның сұрауы бойынша, сондай-ақ жағдайдың ықтимал асқынуы туралы жағдайды талдамалық болжау нәтижелері бойынша).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ сұрауы бойынша орман шаруашылығы мекемесінің диспетчері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РТП сұрау салуы бойынша өртті сөндіруге "Қазавиақұтқару" АҚ әуе бортына өкім дайындау және жіберу, сондай-ақ ЖАО, Қорғанысмині, ҰҚК авиациялық қызметі, ІІМ әуе бөлімшелерінің әуе бортын тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 қосымшаға сәйкес ӨСБ шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңірде ТЖМ және ЭТРМ суағар құрылғылары бар әуе борттары болмаған кезде, орман өртін сөндіруге суағар құрылғылары бар әуе борттарын, әскери қызметшілер мен инженерлік техниканы тартуға Қорғанысмині басшылығына өтінім жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ, ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының сұрауы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақын аумақтық бөлімшелердің күштері мен құралдарын топтастыруды дайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу өрт фактісі расталғаннан және ӨСБ сұратуынан кейін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылған күштер мен құралдар арасындағы байланыс пен өзара іс-қимылды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КШМ дайындау және ЖТӨ-нің сұрау салуы бойынша өрт орнына жолдау (ҰҰА-ның болуын қамтамасыз ету).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ департаменттерінің жауапты кезекші қызметкерлері геоақпараттық порталға қосылады mchs.gharysh.kz. тиісті шараларды қабылдау үшін (қажет болған жағдайда) өзгерістерді тіркейді және тиісті аудандық бөлімшелерге ақпарат береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстардың, республикалық маңызы бар қалалардың және астананың ТЖД аумақтық бөлімшелерінің жедел кезекшілері камералардың, көзбен шолып анықтаудың, халықтың өтініштерінің құралдары бойынша жергілікті жердегі өрт ошақтарын айқындау кезінде не өзге де тәсілдермен оқиғаны геоақпараттық Порталда тіркейді mchs.gharysh.kz немесе "Dangers" мобильді қосымшасы арқылы, сондай-ақ ұлттық операторға байланыс құралдарының көмегімен төтенше жағдайдың туындау фактісі туралы хабарлайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аумағында өрт болған ведомстволық бағынысты ЖАО орман мекемесінің кезекші персоналын (орман өрт станциясының қызметкерлері, орман күзетінің мобильді тобы) жану орнына жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z322" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрт анықталған кезде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ, "Қазавиақорғау" РМҚК, ЭТРМ бөлімшелерін ақпараттандыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z323" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрт туралы ақпарат алған сәттен бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z324" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өртін сөндіруге жалпы басшылықты ЖАО ведомстволық бағынысты орман мекемесінің аға лауазымды адамы жүзеге асырады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- өртке барлау жүргізу (оның ішінде ҰҰА және "Қазавиақорғау" РМҚК әуе бортын тарта отырып);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- өрттің шығу орны мен ауданын анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- №1 қосымшаға сәйкес өртті сөндіруге қажетті күштер мен құралдардың санын анықтау (ТЖМ, Қорғанысмині, ҰҚК авиациялық қызметі, ІІМ су төгетін құрылғылары бар күштер мен құралдар мен әуе борттарын сұрау);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- елді мекендер мен экономика объектілеріне қауіп төндіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- орман өртінің дамуын болжау (бағыты, жылдамдығы).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z329" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрт орнына келген сәттен бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіруге "Қазавиаорманқорғау" РМҚК-ның су төгетін құрылғылары бар әуе борттарын тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 қосымшаға сәйкес ӨСБ, ЖШ және ЖАО, ТЖМ лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО әуе бөлімшелерінің әуе борттарын, оның ішінде ЕҚТА аумағында тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 қосымшаға сәйкес ӨСБ, ЖШ және ЖАО, ТЖМ лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт сөндіру мақсаттарына арналған қолда бар техниканы (соқасы бар трактор, су тасушы, су таратқыш), сондай-ақ қажет болған жағдайда халықты ТЖ аймағынан эвакуациялау үшін автобустарды жинауды және дайындауды қамтамасыз ету. Рюкзак өрт сөндіргіштерін дайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу ӨСБ, ЖШ және ЖАО, ТЖМ лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылған күштер мен құралдар арасындағы байланыс пен өзара іс-қимылды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауапты кезекші қызметкерлер ҚҒС геоақпараттық порталдарына қосылады, өзгерістерді тіркейді және тиісті шаралар қабылдау үшін (қажет болған жағдайда) ЖАО УПР-нің тиісті орман шаруашылығы мекемелеріне ақпарат береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауапты қызметкерлер камералардың, көзбен шолып анықтаудың, халықтың өтініштерінің құралдары бойынша жергілікті жерде өрт ошақтарын анықтаған кезде не өзге де тәсілдермен оқиғаны ҚҒС геоақпараттық порталдарында тіркейді, сондай-ақ байланыс құралдарының көмегімен төтенше жағдайдың туындау фактісі туралы ҚҒС хабарлайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты негізде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z330" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ЦДИАӨМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. ЭТРМ "Қазавиаорманқорғау" РМҚК республикалық диспетчерлік қызметіне, ДЖО және ТЖМ аумақтық бөлімшелеріне mchs.gharysh.kz және forest.gharysh.kz геоақпараттық портал арқылы жоғары және орта дәлдіктегі суреттерді (жылу нүктелерінің, өрт сөндіру бөлімдері мен станцияларының, әуе және доңғалақты көліктің су алу орындарының, ерекше қорғалатын табиғи аумақтардың шекараларының орналасуын сипаттайтын деректер) ұсыну және ЭТРМ, ТЖМ, олардың аумақтық бөлімшелерінің жұмысына қажетті кеңістіктік деректерді уақтылы түсіру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. ҚҒС mchs.gharysh.kz.геоақпараттық портал арқылы деректерді (мұрағаттық және жаңа ғарыштық суреттер, ТЖ аумағына векторлық қабаттар: жылу нүктелер; өртенген аумақтардың алаңдары; тұрғындар саны көрсетілген елді мекендер; өрт сөндіру бөлімдері; гидротехникалық құрылыстар; аудандық, облыстық, республикалық маңызы бар автомобиль жолдары; су айдындары (өзендер, көлдер, су қоймалары); орман алқаптарының шекаралары; ерекше қорғалатын табиғи аумақтар; апаттар медицинасы орталығы; қауіпті өндірістік объектілер; эвакуациялық пункттер; құтқару жасақтары, аудандардың, облыстардың шекаралары және т.б.) ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Өрт кезінде ҚҒС отандық және шетелдік ғарыш аппараттарымен қайта түсіруді және mchs.gharysh.kz. геоақпараттық порталда деректерді түсіруді ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ҚҒС mchs.gharysh.kz геоақпараттық порталда өрттің кезеңі мен ауданы бойынша ақпараты бар өртенген аумақтардың геодеректер базасын құрады (ҚҒС ғарыштық суреттер негізінде ТЖ салдарын картаға түсіруді жүргізеді).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z334" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ, ЭТРМ, ЖАО сұрауы бойынша ғарыш аппараттарының техникалық мүмкіндіктеріне сәйкес.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылдам кесте (ДЖБО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z335" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Халықты эвакуациялау үшін көлікті әзірлікке келтіру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өрт сөндіруге тартылған жағдайда өрт сөндіру пойыздарын әзірлікке келтіру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу ӨСБ, ЖШ сұратуы бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z337" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ІІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қоғамдық тәртіпті қорғауды қамтамасыз ету үшін полиция қызметкерлерін және қызметтік автомашинаны табиғи өрт орнына жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу ӨСБ, ЖШ сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z338" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ДСМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Зардап шеккендерге медициналық және психологиялық көмек көрсетуге жақын маңдағы бригадаларды әзірлікке келтіру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу ӨСБ, ЖШ сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z339" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өңірде ТЖМ және ЭТРМ суағар құрылғылары бар әуе борттары болмаған кезде орман өртін сөндіруге суағар құрылғылары бар әуе борттарын, әскери қызметшілер мен инженерлік техниканы жіберу. (ТЖМ және ЖАО басшыларының өтінімі).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ, ЖАО басшыларының сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт ірі аумаққа дейін тараған кезінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экология және табиғи ресурстар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылып отырған күштер мен құралдарға қарамастан, мемлекеттік орман күзетінің лауазымды адамы орман өртін сөндіру жөніндегі басшылықты (ӨСБ) жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ бөлімшелері, жергілікті атқарушы және басқа да мемлекеттік органдар тартылған жағдайда өртті сөндіру жөніндегі жедел штабты орналастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z340" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі және ауданы расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт жағдайына барлау және бағалау жүргізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұрыс учаскелерінің басшыларын тағайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z341" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі және ауданы расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт сөндіру барысында жеке құрамның еңбек қауіпсіздігі мен еңбекті қорғау шараларын қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұрыс учаскелері бойынша күштер мен құралдарға қажеттілікті айқындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті ақпаратты жедел штабқа беру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт орнына жақын маңдағы орман мекемелерінен, оның ішінде көршілес облыстардан қызметкерлер мен техниканы жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіруге су төгетін құрылғылары бар "Қазавиорманқорғау" РМҚК авиациямен қорғалатын аумақта әуе кемелерін жұмылдыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіруге тартылған ТЖМ және басқа да мемлекеттік органдардың қызметкерлерін орман ішіне жолсеріктермен жіберуді қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік өрт сөндіру қызметі бөлімшелерінің келуіне қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТЖМ СЖжЖБКО (РДҚ және КҒС) төтенше жағдайлар аймақтарының ғарыштық түсірілімін сұрату және өрттің модельдеуін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z342" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі және ауданы расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті шартты белгілерді көрсете отырып, карталар мен сызбаларды дайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелер мен жалпы өртті жою барысындағы іс-қимылдардың хронологиясын жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдайлар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z343" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел штаб жұмысына ТЖМ (ТЖД) лауазымы жоғары өкілі басшылық етеді және ол бір уақытта өртті сөндіруді басқару бастығының (ӨСБ) орынбасары болып табылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел штаб жұмысы ӨСБ-ның бұйрықтары мен нұсқауларына сәйкес жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПӘ, ҚК, ҮА, сондай-ақ мүдделі мемлекеттік органдар мен ұйымдарды хабардар ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z344" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі және ауданы расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт жағдайы туралы мәліметтерді жинау, өңдеу және талдау, оның ұлғаю барысын болжау, қажетті ақпаратты ТЖМ Стратегиялық жоспарлау және жедел басқару командалық орталығы (СЖжЖБКО) жолдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт орнындағы жедел штабта мемлекеттік органдардың аумақтық бөлімшелерінің өкілдерін жинау және олармен өзара іс-қимылды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО, лауазымды тұлғаларының сұратуы бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке құрам, техника, жабдықтар, құрал-саймандар саны бойынша есеп жүргізу және күштер мен құралдарға қажеттілікті анықтап, ӨСБ-на тиісті ұсыныстар дайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт кезінде резервтегі күштер мен құралдарды құру, ұзаққа созылған өрт жағдайында тамақтану мен демалысты ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күштер мен құралдарды жақын аумақтық бөлімшелерден (облыстардан) жұмылдыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штаб басшысының және ӨСБ сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртте жеке құрамның еңбек қауіпсіздігі мен техника қауіпсіздігі шараларын қамтамасыз ету және өртті сөндіру бойынша әрекеттерді ұйымдастыру, дайындықты қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z345" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі және ауданы расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи өрт орнына арнайы немесе бейімделген техникамен суды уақтылы жеткізуді ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТЖМ СЖжЖБКО (РДҚ және КҒС) төтенше жағдайлар аймақтарының ғарыштық түсірілімін сұрату және өрттің модельдеуін талдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z346" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті шартты белгілерді көрсете отырып, карталар мен сызбаларды дайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелер мен жалпы өртті жою барысындағы іс-қимылдардың хронологиясын жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орман өртін сөндіруге су төгетін құрылғылары бар әуе кемелерін, әскери қызметкерлер мен инженерлік техниканы тарту жөнінде ҚМ-не өтінім жіберу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штаб басшысының және ӨСБ сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ірі табиғи өрт жағдайында көршілес мемлекеттердің ТЖМ кезекші-диспетчерлік қызметтерін (өрттің шекарадан өту қаупі туындаса) хабардар ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ірі өрт орын алған жағдайда ТЖ аймақтарын ғарыштық түсіруге арналған электрондық өтінімді mchs.gharysh.kz геоақпараттық порталы арқылы жолдауға жауапты тұлғаны айқындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт сөндірушілер үшін азаматтық қорғаныс әскери бөлімдерінің күшімен далалық лагерлер орналастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел желінің жұмысын ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ жедел тобы мен мүдделі мемлекеттік органдар өкілдерін СЖжЖБКО-ның жедел залына шақырып, жинау және хабардар ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z347" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ сұранысы бойынша өрт орнына командалық-штабтық машинаны (КШМ), сондай-ақ ұшқышсыз ұшу аппараттарын (ҰҰА) жіберуді ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штаб басшысының және ӨСБ сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖД кезекші қызметкерлері mchs.gharysh.kz геоақпараттық порталына қосылып, өзгерістерді тіркейді және қажет болған жағдайда тиісті аудандық бөлімшелерге ақпаратты жолдайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстық, қалалық, республикалық маңызы бар және астаналық ТЖД аумақтық бөлімшелерінің кезекші қызметкерлері жану ошақтарын камералар арқылы, визуалды байқау, тұрғындардың хабарлауы немесе басқа тәсілдермен анықтаған жағдайда, бұл деректі mchs.gharysh.kz порталы немесе "Dangers" мобильдік қосымшасы арқылы тіркеп, байланыс құралдары арқылы ТЖ туралы фактіні Ұлттық операторға хабарлайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қойылған міндеттердің орындалуын бақылауды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тартылып отырған күштер мен құралдарға қарамастан, мемлекеттік орман күзетінің лауазымды адамы орман өртін сөндіру жөніндегі басшылықты (ӨСБ) жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ бөлімшелері, жергілікті атқарушы және басқа да мемлекеттік органдар тартылған жағдайда өртті сөндіру жөніндегі жедел штабты орналастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z348" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі және ауданы расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт жағдайын барлау және бағалау жүргізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұрыс учаскелерінің басшыларын тағайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z349" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі және ауданы расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт сөндіру барысында жеке құрамның еңбек қауіпсіздігі мен еңбекті қорғау шараларын қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұрыс учаскелері бойынша күштер мен құралдарға қажеттілікті айқындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті ақпаратты жедел штабқа беру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт орнына жақын маңдағы орман мекемелерінен, оның ішінде көршілес облыстардан қызметкерлер мен техниканы жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіруге тартылған ТЖМ және басқа да мемлекеттік органдардың қызметкерлерін орман ішіне жолсеріктермен жіберуді қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи өрт орнына арнайы немесе бейімделген техникамен су жеткізуді уақтылы ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z350" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі және ауданы расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіруге су төгетін құрылғылары бар әуе кемелерін тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ТЖМ СЖжЖБКО (РДҚ және КҒС) төтенше жағдайлар аймақтарының ғарыштық түсірілімін сұрату және өрттің модельдеуін талдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z351" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрттің фактісі және ауданы расталғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіруге қатысатын күштер мен құралдарды жанар-жағармай материалдарымен және азық-түлікпен қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті шартты белгілерді көрсете отырып, карталар мен сызбаларды дайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Учаскелер мен жалпы өртті жою барысындағы іс-қимылдардың хронологиясын жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еріктілер ұйымдары мен қоғамдық бірлестіктерді тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зардап шеккендерді уақытша орналастыру пункттерін дайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзаққа созылған өрттер кезінде елді мекендерге жақын жерде орналасқан өрт сөндірушілерге монша және кір жуу жағдайларын қамтамасыз ету мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зардап шеккендерге медициналық және психологиялық көмек көрсету үшін жақын маңдағы бригадаларды жіберу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел желі қызметінің жұмысын ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өртті сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z352" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ІІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қоғамдық тәртіпті қорғауды қамтамасыз ету үшін табиғи өрт орнында күштер мен құралдар топтамасын ұлғайту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО, лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z353" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Су төгетін құрылғылары бар әуе борттарын, әскери қызметшілер мен инженерлік техниканы орман өртін сөндіруге жіберу (ТЖМ және ЖАО басшыларының өтінімі).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ, ЖАО басшыларының сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z354" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҚК авиациялық қызметі)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Су төгетін құрылғылары бар әуе кемелерін ірі өрт шыққан аумақты сөндіру үшін (ТЖМ-нің ҰҚК Авиация қызметіне өтініші бойынша) жіберу және жеке құрамды, әскери қызметшілердің отбасы мүшелерін және басқа да адамдарды эвакуациялауды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰҚК Авиация қызметінің жедел-кезекшілік қызметі арқылы ТЖМ-нің сұрау салуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z355" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҰ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Су төгетін құрылғылары бар әуе борттарын, оны сөндіру үшін ірі өрт шыққан ауданның әскери қызметшілерін (жедел басқару орталығы арқылы өтінім бойынша) жіберу және әскери қызметшілердің жеке құрамын, отбасы мүшелерін және басқа да адамдарды эвакуациялауды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО, лауазымды тұлғаларының сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z356" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өртті сөндіру және өрт сөндіргіш заттарды жеткізу үшін "ҚТЖ" ҰК" АҚ командасымен бірге өрт сөндіру поездын табиғи өрт орнына (ӨСБ сұрауы бойынша) жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО, лауазымды тұлғаларының сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z357" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ЦДИАӨМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Байланыс пен мобильді интернетті қамтамасыз ету үшін ұялы байланыс операторларының базалық станциясын орналастыру үшін байланыс операторларын тартуды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО, лауазымды тұлғаларының сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z358" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ДСМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Зардап шеккендерге медициналық және психологиялық көмек көрсету үшін жақын маңдағы бригадаларды жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО, лауазымды тұлғаларының сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z359" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(МАМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Бұқаралық ақпарат құралдарында жедел жағдайды жариялау бойынша жұмысты ұйымдастыру (материалдарды уәкілетті органдармен келісу).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерге, елді мекендерден тыс әскери объектілерге (әскери бөлімдерге) қауіп төнген кезде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экология және табиғи ресурстар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіп төніп тұрған елді мекендердің, балалар лагерлері мен демалыс аймақтарының санын анықтау, өрттің дамуын ескере отырып, оларды қорғау жөніндегі ұйымдастыру жұмыстарына қатысу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу болжамды деректер мен қалыптасқан жағдай негізінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді қорғау үшін күштер мен құралдар бағыты бойынша ұсыныстар енгізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу болжамды деректер мен қалыптасқан жағдай негізінде </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрттің орман аймағынан қоныстану аумағына өтуіне жол бермеу жөнінде шаралар қабылдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу болжамды деректер мен қалыптасқан жағдай негізінде </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдайлар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді, балалар лагерлері мен демалыс аймақтарын өртке қарсы қорғауды қамтамасыз ету үшін өрт техникасы мен жеке құрамды алдын ала көрсету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу болжамды деректер мен қалыптасқан жағдай негізінде </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эвакуациялық іс-шараларды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу қауіп төнген кезде, ӨСБ, ЖШ, лауазымды тұлғалардың шешімі бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смс-тарату арқылы халықты хабардар ету және құлақтандыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу хабарлама алғаннан кейін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ жедел тобының және ТЖМ ДЖО ахуалдық залында мүдделі мемлекеттік органдар өкілдерінің жұмысын ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министрдің және оның орнындағы адамның шешім бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери объектінің маңында өрт қаупі төнген кезде Қорғанысмині (ҚР ҚК БШ ҰҚБО арқылы), ҰҚК (әскери бөлімнің) хабарлау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу өрт қаупі расталғаннан кейін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіп төніп тұрған елді мекендердің, балалар лагерлері мен демалыс аймақтарының санын анықтау, өрттің дамуын ескере отырып, оларды қорғау жөніндегі жұмыстарын ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіп төнеген кезде, ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрттің орман аймағынан қоныстану аумағына өтуіне жол бермеу жөнінде шаралар қабылдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалыптасқан жағдай мен іс-қимыл тәртібі туралы халықты хабардар ету және хабардар ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрттің орман аймағынан қоныстану аумағына өтуіне жол бермеу жөнінде шаралар қабылдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО, лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықтың тыныс-тіршілігі үшін жағдай жасай отырып, зардап шеккендерді уақытша орналастыру ұйымдарын да өрістету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүдделі мемлекеттік органдардың өкілдерін құлақтандыру және жинау, эвакуациялық іс-шараларды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ қызметкерлерінің сүйемелдеуімен ТЖ аймағынан халықты эвакуациялау үшін автобустарды тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жақын маңдағы медициналық мекемелерде зардап шеккен халық үшін төсек-орын құру, зардап шеккендерді уақытша орналастыру пункттерінде санитариялық-эпидемияға қарсы іс-шараларды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z360" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ДСМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жақын маңдағы медициналық мекемелерде зардап шеккен халық үшін төсек-орын құруды үйлестіру, зардап шеккендерді уақытша орналастыру пункттерінде санитариялық-эпидемияға қарсы іс-шараларды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ және ЖАО, ДСМ лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z361" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(АШМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Ауыл шаруашылығы жануарлары мен өсімдіктерін қорғау жөніндегі іс-шараларды ұйымдастыру және орындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ және ЖАО, АШМ лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z362" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Халықты эвакуациялау үшін көлікті жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ӨСБ, ЖШ шешімі бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z363" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ІІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Дауыс зорайтқыш құрылғылар патрульдік автомобильдер арқылы халықты хабардар етуді ұйымдастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Эвакуацияланатын халықтың объектілері мен тұрғын үйлерін қоғамдық тәртіп пен қорғауды қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨСБ, ЖШ және ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z365" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(МАМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Бұқаралық ақпарат құралдарында жедел жағдайды жариялау бойынша жұмысты ұйымдастыру (материалдарды уәкілетті органдармен келісу).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт сөндіру кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z366" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Су төгетін құрылғылары бар әуе борттарын, әскери қызметшілер мен инженерлік техниканы орман өртін сөндіруге жіберу (ТЖМ және ЖАО басшыларының өтінімі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Ірі өрттің туындау ауданында (жанында) орналасқан әскери бөлімдер мен әскери басқару органдарының әскери объектілерінде және орналасқан пункттерінде өрттерді жою үшін тағайындалған күштер мен құралдарды әзірлікке келтіру және әскери қызметшілердің жеке құрамын, отбасы мүшелерін және басқа да адамдарды эвакуациялауды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z368" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТЖМ, ЖАО басшыларының сұратуы бойынша </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу қауіп туралы ақпарат түскеннен кейін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z369" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҚК авиациялық қызметі)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Су төгетін құрылғылары бар әуе кемелерін ірі өрт шыққан аумақты сөндіру үшін (ТЖМ-нің ҰҚК Авиация қызметіне өтініші бойынша) жіберу және жеке құрамды, әскери қызметшілердің отбасы мүшелерін және басқа да адамдарды эвакуациялауды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰҚК Авиация қызметінің жедел-кезекшілік қызметі арқылы ТЖМ-нің сұрау салуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z370" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҰ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су төгетін құрылғылары бар әуе борттарын, оны сөндіру үшін ірі өрт шыққан ауданның әскери қызметшілерін (жедел басқару орталығы арқылы өтінім бойынша) жіберу және әскери қызметшілердің жеке құрамын, отбасы мүшелерін және басқа да адамдарды эвакуациялауды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел басқару орталығы арқылы ӨСБ сұратуы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ режимі жарияланған кезде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экология және табиғи ресурстар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭТРМ ведомстволық бағынысты табиғат қорғау ұйымының аумағында табиғи өртті сөндіруге жалпы басшылықты қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z371" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрт орнына келген сәттен бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдайлар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болған жағдайда жақын аумақтық бөлімшелердің қосымша күштері мен құралдарын жіберу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z372" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қосымша күштерінің қажеттілігі туралы хабарлама алған сәттен бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаһандық (өңірлік) ауқымдағы төтенше жағдайды жариялау және төтенше жағдайды жою басшысын тағайындау туралы өкімнің жобасын дайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Критерийлердің бірі басталған кезде Үкіметтің Қаулысы бекітіледі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жағдай күрделене түскен және өңірлік деңгейде қауіп төнген кезде ТЖ жоюдың республикалық штабының жұмысын қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭТРМ, ТЖМ, ЖАО лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік материалдық резервтің материалдық құндылықтарын броньнан шығару жөніндегі Үкімет қаулысын дайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО өтініші бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік материалдық резервтің материалдық құндылықтарын броньсыздандыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Материалдық құндылықтарды броннан шығару туралы қаулыға қол қойылғаннан кейін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО ға ведомстволық бағынысты орман мекемелерінің аумағында табиғи өртті сөндіруге жалпы басшылықты қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт орнына келген сәттен бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ алдын алу және жою жөніндегі комиссияның отырысын өткізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z373" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Критерийлердің бірі басталған кезде </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үкіметтің Қаулылары бекітіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті ауқымдағы төтенше жағдайды жариялау және ТЖ жою басшысын тағайындау туралы өкімнің жобасын дайындау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z374" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Критерийлердің бірі басталған кезде </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үкіметтің Қаулылары бекітіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аумақтық мемлекеттік органдардың өкілдерін қоса отырып, ТЖ жою жөніндегі жедел штабтың жұмысын ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ жариялағаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел желі жұмысын ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ жою кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ жоюға азаматтық қорғаудың аумақтық құралымдарының күштері мен құралдарын тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТЖ басшысының шешімі бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эвакуацияланған халықты азық-түлікпен және бірінші кезектегі қажеттілікпен қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТЖ жою ЖШ шешімі бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықты, материалдық мәдени құндылықтарды эвакуациялауды жүргізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТЖ, ЖШ жою басшысының шешімі бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гуманитарлық көмекті қабылдау және бөлу пункттерін ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ, ЖШ жою басшысының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік материалдық резервтің және ТЖМ жедел резервінің материалдық құндылықтарын броньнан шығару үшін материалдар дайындау, ҚР Үкіметінің резервінен қаражат бөлу туралы ұсыныс енгізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қажет болған жағдайда ТЖ, ЖШ, ЖАО лауазымды тұлғаларының шешімі бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАҚ-та ТЖ туралы уақтылы және дұрыс ақпаратты жариялау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ жою кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ДСМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Медициналық топтарды қалыптастыру және ТЖ аймағына ұсынуды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ, ЖШ жою басшысының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z376" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ЦДИАӨМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Эвакуацияланатын халық үшін Мобильдік ХҚКО жұмысын ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ, ЖШ жою басшысының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z377" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(КМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Авариялық-құтқару және кезек күттірмейтін жұмыстарды жүргізу үшін көлік құралдарымен және инженерлік техникамен қамтамасыз ету, қосалқы бөлшектердің, жанар-жағармай материалдарының резервін құру және қозғалыс маршруттарында көлік құралдарына техникалық қызмет көрсетуді (жөндеуді) ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ, ЖШ жою басшысының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z378" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қаржымині)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ҚР Үкіметінің қаулысы негізінде ҚР Үкіметінің резервтерінен ақша бөлу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ, ЖШ жою басшысының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z379" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ӘМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қайтарымсыз шығындарға сот-медициналық сараптама жүргізуді қамтамасыз ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ жою басшысының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z380" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(СІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Қажетті гуманитарлық және өзге де көмек көрсету туралы шет елдерге және Халықаралық ұйымдарға сұрау салу дайындау, басқа мемлекеттердің зардап шеккен (қаза тапқан) азаматтарының тізімін қалыптастыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шет елдерден келген бұқаралық ақпарат құралдарының өкілдерін аккредиттеуді және оларға техникалық көмек көрсету, жедел ақпарат пен баспасөз релизін қамтамасыз етуді ұйымдастырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ, ЖШ жою басшысының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z382" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(АШМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Ауыл шаруашылығы жануарлары мен ауыл шаруашылығы өнімдерін қауіпсіз орындарға айдауды (әкетуді) ұйымдастыру және зардап шеккен жануарларды мәжбүрлеп союды ұйымдастыру және оларды көму.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ, ЖШ жою басшысының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z383" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ІІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.ТЖ аймағын қоршау, азаматтарды уақытша орналастыру пункттерін және жылыту, тамақтандыру және заттай жабдықтау пункттерін күзету; жол жүру қауіпсіздігін қамтамасыз ету, эвакуацияланған халықты орналастыру пункттеріне және ТЖ аймағына келетін күштер мен құралдарға сүйемелдеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ, ЖШ жою басшысының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.Табиғи және техногендік сипаттағы ТЖ жою кезінде ҚР ҚК қолдану жоспарына сәйкес ТЖ режимін қамтамасыз ету және оның салдарын жою үшін тағайындалған күштер мен құралдарды әзірлікке келтіру және бөлу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2.ҰҚШҰ ДҚӘЕО ақпараттық өзара іс-қимыл регламентіне сәйкес ұжымдық қауіпсіздік туралы шарт ұйымының (ҰҚШҰ ДҚӘЕО) дағдарыстық ден қою орталығына ТЖ режимін жариялау туралы ақпаратты жеткізу. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z386" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ жою кезінде ҚР ҚК қолдану жоспарына сәйкес</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҰҚШҰ ДҚӘЕО </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ақпараттық өзара іс-қимыл регламентіне сәйкес </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҰҚШҰ ДҚӘЕО </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ақпараттық өзара іс-қимыл регламентіне сәйкес </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z390" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(МАМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Бұқаралық ақпарат құралдарында жедел жағдайды жариялау бойынша жұмысты ұйымдастыру (материалдарды уәкілетті органдармен келісу).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ жою кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z391" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(СИМ) </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. ТЖ кезеңінде сауда қызметін үйлестіру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ жою кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z392" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Мемлекеттік органдар)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. Өрт орнына жұмылдырылған қызметкерлердің аумақтық бөлімшелерінің басшылары тартылады. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖ жою кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрттің іргелес мемлекеттің аумағына өту қаупі төнген кезде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экология және табиғи ресурстар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи өрттің шектес мемлекеттің аумағына өтуін шектеу жөнінде барлық қажетті шараларды қабылдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z393" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келген сәттен бастап</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрт орнына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектес мемлекеттің уәкілетті органының сұрау салуы бойынша қолданыстағы заңнама шеңберінде табиғи өртті сөндіру бойынша жәрдем көрсету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭТРМ лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төтенше жағдайлар министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи өрттің шектес мемлекеттің аумағына өтуін шектеу жөнінде барлық қажетті шараларды қабылдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z395" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрт орнына келген сәттен бастап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрттің өту қаупі төнген кезде іргелес мемлекеттердің ТЖМ кезекші-диспетчерлік қызметтерін хабардар ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу өрт фактісі расталғаннан кейін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектес мемлекеттің уәкілетті органының сұрау салуы бойынша қолданыстағы заңнама шеңберінде табиғи өртті сөндіру бойынша жәрдем көрсету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ лауазымды тұлғаларының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰҚК Шекара қызметіне өрттің шектес жаққа өту қаупі туралы хабарлау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу өту қаупі туралы ақпаратты алғаннан кейін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰҚШҰ-ға, көршілес мемлекеттердің ӘК басқару пункттеріне ақпарат жеткізу үшін ҚР ҚМ БМ БҒМ ҰТО арқылы хабардар ету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу өту қаупі туралы ақпаратты алғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи өрттің шектес мемлекеттің аумағына өтуін шектеу жөнінде барлық қажетті шараларды қабылдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу өрт орнына келген сәттен бастап </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шектес мемлекеттің уәкілетті органының сұрау салуы бойынша қолданыстағы заңнама шеңберінде табиғи өртті сөндіру бойынша жәрдем көрсету. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО лауазымды адамдарының шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z396" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(СІМ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Іргелес мемлекеттерді, халықаралық ұйымдарды қалыптасқан жағдай туралы хабардар ету жөніндегі іс-шараларды ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дереу өрт фактісі растағаннан кейін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z397" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ҰҚК ШҚ)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасы ратификациялаған халықаралық шарттарда айқындалған тәртіппен өртті сөндіруге қатысушылардың мемлекеттік шекарадан өтуін қамтамсыз ету мақсатында шекара қызметтерінің өзара іс-қимылын ұйымдастыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереу өрт фактісі растағаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z398" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қорғанысмині)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰҚШҰ ДҚӘЕО ақпараттық өзара іс-қимыл регламентіне сәйкес ҰҚШҰ ДҚӘЕО, сондай-ақ шектес мемлекеттердің ӘК басқару пункттеріне ақпарат жеткізу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z399" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ҰҚШҰ ДҚӘЕО </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ақпараттық өзара іс-қимыл регламентіне сәйкес </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z400" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: мемлекеттік органдардың атауларын мәтін бойынша қысқарту (ПӘ – Президент Әкімшілігі; ҮА – Үкімет Аппараты; ҚК – Қауіпсіздік Кеңесі; ҰҚК ШҚ – Ұлттық қауіпсіздік комитетінің Шекара қызметі; ҰҰ – Ұлттық ұлан; ЭТРМ – Экология және табиғи ресурстар министрлігі; ТЖМ – Төтенше жағдайлар министрлігі; ІІМ – Ішкі істер министрлігі; ДСМ – Денсаулық сақтау министрлігі; АШМ – Ауыл шаруашылығы министрлігі; СИМ – Сауда және интеграция министрлігі; КМ – Көлік министрлігі; СІМ – Сыртқы істер министрлігі; Қаржымині – Қаржы министрлігі; Қорғанысмині – Қорғаныс министрлігі; ЖАО – жергілікті атқарушы орган; ЦДИАӨМ - Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі; МАМ – Мәдиниет және ақпарат министрлігі, ҚҒС – "Қазақстан Ғарыш Сапары" АҚ, СЖжЖБО – ҚР ТЖМ Стратегиялық жоспарлау және жедел басқару командалық орталығы, ҰҚБО – Ұлттық қорғаныс басқармасы орталығы.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төтенше жағдайға ден қою</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезіндегі мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен ұйымдарды басқару және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзара іс-қимыл алгоритміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z402" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орман өрті туындаған кезде құлақтандыру схемасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z403" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Схемасы жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132-Ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Төтенше жағдайлар министрінің 25.06.2026 № 243 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3695700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3695700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төтенше жағдайға ден қою кезіндегі мемлекеттік органдар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен ұйымдарды басқару және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзара іс-қимыл алгоритміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z405" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орман өрті туындаған жағдайдағы іс-қимыл тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z406" w:id="131"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      Ескерту. Тәртібі жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132-Ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Төтенше жағдайлар министрінің 25.06.2026 № 243 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="4318000"/>
+            <wp:extent cx="7810500" cy="4025900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="4318000"/>
+                      <a:ext cx="7810500" cy="4025900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -42752,55 +40873,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43126,31 +41247,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>