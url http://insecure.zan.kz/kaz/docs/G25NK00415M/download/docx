--- v0 (2026-03-18)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd3d2ad" w14:textId="cd3d2ad">
+    <w:p w14:paraId="3092296" w14:textId="3092296">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қамысты ауданы Қамысты ауылдық округінің 2026 - 2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Қамысты ауданы мәслихатының 2025 жылғы 30 желтоқсандағы № 415 шешімі</w:t>
+        <w:t>Қостанай облысы Қамысты ауданы мәслихатының 2025 жылғы 30 желтоқсандағы № 415 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -317,395 +317,465 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) кірістер – 168384,0 мың теңге, оның ішінде:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) кірістер – 183331,8 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша – 135264,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 120,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі бойынша – 33000,0 мың теңге;</w:t>
+      трансферттер түсімі бойынша – 47947,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 168384,0 мың теңге;</w:t>
+      2) шығындар – 194752,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      4) бюджет тапшылығы (профициті) – -11420,3 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
+      5) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 11420,3 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Қамысты ауданы мәслихатының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қамысты ауданы Қамысты ауылдық округінің бюджетіне аудандық бюджеттен берілетін субвенциялар көлемі көзделгені ескерілсін, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылға 0,0 мың теңге сомасында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2027 жылға 29702,0 мың теңге сомасында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2028 жылға 8749,0 мың теңге сомасында.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қамысты ауданы Қамысты ауылдық округінің бюджетінде аудандық бюджеттен бөлінетін трансферттер көлемі, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылға 33000,0 мың теңге сомасында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2027 жылға 0,0 мың теңге сомасында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2028 жылға 0,0 мың теңге сомасында.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған ауылдық бюджеттерді атқару процесінде секвестрлеуге жатпайтын, бюджеттік бағдарламалардың тізбесі бекітілмеген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1078,167 +1148,3660 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қамысты ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Қамысты ауданы мәслихатының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сыныбы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+183331,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135264,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116746,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116746,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17895,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+316,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралы салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17502,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+623,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+623,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47947,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47947,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47947,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Санаты </w:t>
-[...37 lines deleted...]
-Атауы</w:t>
+Функционалдық топ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1275,97 +4838,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сыныбы </w:t>
-[...15 lines deleted...]
-          <w:p/>
+Кіші функция </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1407,97 +4956,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1505,50 +5041,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -1608,160 +5258,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1786,296 +5440,358 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-135264,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІ. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194752,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-116746,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87578,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2095,165 +5811,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-116746,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87578,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2273,165 +6020,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Меншiкке салынатын салықтар</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-17895,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87578,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2483,171 +6261,206 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-316,0</w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87578,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2661,133 +6474,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-77,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96795,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2807,165 +6647,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-17502,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2985,165 +6856,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-623,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3195,311 +7097,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-623,0</w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Елді мекендерді сумен жабдықтауды ұйымдастыру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-120,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді - мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95645,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3519,165 +7483,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Мемлекеттік меншіктен түсетін кірістер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-120,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95645,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3729,175 +7724,202 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44254,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3922,118 +7944,153 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33000,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5443,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4053,165 +8110,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33000,0</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4263,301 +8351,584 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33000,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45447,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10377,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10377,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4586,97 +8957,187 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10377,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4737,133 +9198,195 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда , кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10377,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4950,66 +9473,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
-[...14 lines deleted...]
-          <w:p/>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5027,57 +9573,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5132,129 +9682,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ІІ. Шығындар</w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-168384,0</w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5268,57 +9814,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5341,87 +9891,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76159,0</w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5441,61 +9991,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5509,128 +10055,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлді, атқарушы және басқа органдар</w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76159,0</w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5682,61 +10232,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5759,87 +10305,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+ІІІ. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76159,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5923,174 +10469,166 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+IV. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76159,0</w:t>
+-11420,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6177,161 +10715,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй-коммуналдық шаруашылық</w:t>
+V. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84148,0</w:t>
+11420,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6386,87 +10924,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коммуналдық шаруашылық</w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1150,0</w:t>
+11420,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6486,93 +11024,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6595,87 +11133,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1150,0</w:t>
+11420,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6727,2869 +11265,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Елді мекендерді сумен жабдықтауды ұйымдастыру </w:t>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1150,0</w:t>
-[...2704 lines deleted...]
-0,0</w:t>
+11420,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27203,55 +29036,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27577,31 +29410,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>