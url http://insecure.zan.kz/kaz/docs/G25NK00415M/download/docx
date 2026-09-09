--- v1 (2026-06-10)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3092296" w14:textId="3092296">
+    <w:p w14:paraId="d42d45a" w14:textId="d42d45a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -159,51 +159,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім  01.01.2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -328,454 +338,486 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) кірістер – 183331,8 мың теңге, оның ішінде:</w:t>
+        <w:t>1) кірістер – 253972,8 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер бойынша – 135264,0 мың теңге;</w:t>
+      салықтық түсімдер бойынша – 134081,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер бойынша – 120,0 мың теңге;</w:t>
+      салықтық емес түсімдер бойынша – 1020,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі бойынша – 47947,8 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер бойынша – 283,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 194752,1 мың теңге;</w:t>
+      трансферттер түсімі бойынша – 118588,8 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
+        <w:t xml:space="preserve">
+      2) шығындар – 265393,1 мың теңге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      3) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z46" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4) бюджет тапшылығы (профициті) – -11420,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z47" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 11420,3 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Қамысты ауданы мәслихатының 25.02.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Қамысты ауданы мәслихатының 03.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 431</w:t>
+        <w:t>№ 482</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қамысты ауданы Қамысты ауылдық округінің бюджетіне аудандық бюджеттен берілетін субвенциялар көлемі көзделгені ескерілсін, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылға 0,0 мың теңге сомасында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2027 жылға 29702,0 мың теңге сомасында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2028 жылға 8749,0 мың теңге сомасында.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қамысты ауданы Қамысты ауылдық округінің бюджетінде аудандық бюджеттен бөлінетін трансферттер көлемі, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылға 33000,0 мың теңге сомасында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2027 жылға 0,0 мың теңге сомасында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2028 жылға 0,0 мың теңге сомасында.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған ауылдық бюджеттерді атқару процесінде секвестрлеуге жатпайтын, бюджеттік бағдарламалардың тізбесі бекітілмеген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1077,3731 +1119,212 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 415 шешіміне</w:t>
-[...64 lines deleted...]
-              <w:t>1 - қосымша</w:t>
+              <w:t>№ 415 шешіміне 1 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z51" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қамысты ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z52" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Қамысты ауданы мәслихатының 25.02.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Қамысты ауданы мәслихатының 03.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 431</w:t>
+        <w:t>№ 482</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...3490 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Функционалдық топ </w:t>
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4838,83 +1361,96 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Кіші функция </w:t>
-[...1 lines deleted...]
-          </w:p>
+Сыныбы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4957,83 +1493,97 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5075,116 +1625,74 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5226,572 +1734,506 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І. Кірістер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...55 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253972,8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-194752,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134081,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-87578,9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108756,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5811,196 +2253,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-87578,9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108756,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6020,196 +2431,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-87578,9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24702,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6240,394 +2620,332 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-001</w:t>
-[...71 lines deleted...]
-87578,9</w:t>
+316,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-96795,8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6647,196 +2965,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралы салығы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-1150,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6867,185 +3154,154 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-1150,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5310,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7065,196 +3321,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-014</w:t>
-[...71 lines deleted...]
-1150,0</w:t>
+623,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7274,405 +3499,343 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-95645,8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+623,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-95645,8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1020,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7692,196 +3855,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-44254,4</w:t>
+120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7912,185 +4044,154 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-5443,0</w:t>
+120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8110,196 +4211,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсiмдер </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-501,0</w:t>
+900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8330,394 +4400,332 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсiмдер </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-45447,4</w:t>
+900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-10377,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+283,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8746,187 +4754,156 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-            </w:r>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жердi және материалдық емес активтердi сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-10377,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+283,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8957,185 +4934,154 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-10377,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+256,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9166,394 +5112,332 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-013</w:t>
-[...71 lines deleted...]
-10377,0</w:t>
+27,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118588,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9582,187 +5466,156 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-            </w:r>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118588,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9793,601 +5646,322 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118588,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Функционалдық топ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...196 lines deleted...]
-0,4</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...163 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кіші функция </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10416,183 +5990,97 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...131 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10653,191 +6141,133 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...99 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10924,89 +6354,66 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
-[...37 lines deleted...]
-          </w:p>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11024,61 +6431,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11133,125 +6536,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджет қаражаты қалдықтары</w:t>
+ІІ. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11420,3</w:t>
+265393,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11265,93 +6672,5929 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87578,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87578,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87578,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87578,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130859,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Елді мекендерді сумен жабдықтауды ұйымдастыру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді - мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129709,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129709,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49254,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5443,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын ұстау және туыстары жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+501,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74510,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46954,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлiгi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46954,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46954,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда , кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46954,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІІ. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-11420,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11420,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11420,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11420,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11420,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11662,68 +12905,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 – қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қамысты ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -20453,68 +21696,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қамысты ауылдық округінің 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -29036,55 +30279,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>