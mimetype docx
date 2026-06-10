--- v0 (2026-03-18)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d477c69" w14:textId="d477c69">
+    <w:p w14:paraId="3af6a61" w14:textId="3af6a61">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жітіқара ауданы Жітіқара қаласының 2026-2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Жітіқара ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 349 шешімі</w:t>
+        <w:t>Қостанай облысы Жітіқара ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 349 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -302,410 +302,448 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 1 251 304,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша – 1 211 011,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 3 538,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 12 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі бойынша – 24 755,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 1 251 304,0 мың теңге;</w:t>
+      2) шығындар – 1 358 879,8 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -107 575,8 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 107 575,8 мың теңге.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Жітіқара қаласының бюджетіне аудандық бюджеттен берілетін бюджеттік субвенциялар көлемі 0,0 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z20" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Жітіқара қаласының бюджетінен аудандық бюджетке берілетін бюджеттік алып қоюлар көлемі 0,0 мың теңгені құрайтыны ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Жітіқара ауданының Жітіқара қаласының бюджетінде облыстық бюджеттен ағымдағы нысаналы трансферттер көзделгені ескерілсін, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z22" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 24 755,0 мың теңге сомасында сыйлықақы төлеу бойынша шығыстардың ұлғаюына байланысты шығындарды өтеуге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жітіқара қаласының бюджетінде кезекті қаржы жылына арналған секвестрлеуге жатпайтын бюджеттік бағдарламалардың тізбесі белгіленбегені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z24" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1078,68 +1116,4310 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жітіқара ауданы Жітіқара қаласының 2026 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1251304,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1211011,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1097357,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1097357,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103513,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4505,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2884,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96124,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10141,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7700,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік және кәсіби қызметті жүргізгені үшін алынатын алымдар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2441,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3538,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3538,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3538,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық (облыстық маңызы бар қала) бюджеттен түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жітіқара ауданы Жітіқара қаласының 2026 жылға арналған бюджеті</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1156,51 +5436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Санаты</w:t>
+Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1267,51 +5547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
+Функционалдық кіші топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -1386,51 +5666,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші сынып</w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -1537,51 +5817,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -1657,474 +5937,540 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...145 lines deleted...]
-1211011,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1358879,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-1097357,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140667,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2144,165 +6490,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-1097357,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140667,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2322,165 +6699,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...113 lines deleted...]
-103513,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140667,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2532,311 +6940,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-4505,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140667,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-2884,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+618197,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2856,165 +7326,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-96124,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+618197,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3034,165 +7535,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...113 lines deleted...]
-10141,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+618197,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3244,133 +7776,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-7700,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерде көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108082,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3422,311 +7985,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-2441,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+167028,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...145 lines deleted...]
-3538,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын күтіп-ұстау және туысы жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1109,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3746,521 +8371,614 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...113 lines deleted...]
-3538,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+341978,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...145 lines deleted...]
-3538,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+574656,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...145 lines deleted...]
-12000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+574656,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4280,165 +8998,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...113 lines deleted...]
-12000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+574656,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4490,133 +9239,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-3000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169479,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4668,275 +9448,337 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-9000,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+405177,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...100 lines deleted...]
-Трансферттердің түсімдері</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5001,120 +9843,151 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
-[...68 lines deleted...]
-Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5211,292 +10084,575 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...36 lines deleted...]
-Аудандық (облыстық маңызы бар қала) бюджеттен түсетін трансферттер</w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24755,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаладағы ауданның, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округ әкімі аппаратының аудандық (облыстық маңызы бар қаланың) бюджеттен қарыздар бойынша сыйақылар мен өзге де төлемдерді төлеу бойынша борышына қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603,8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5514,108 +10670,198 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603,8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5665,108 +10911,166 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603,8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5848,107 +11152,134 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...55 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603,8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6071,4503 +11402,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II. Шығындар</w:t>
-[...35 lines deleted...]
-1251304,0</w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...4383 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10662,1825 +11608,112 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
-            </w:r>
-[...1436 lines deleted...]
-VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...277 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жітіқара ауданы Жітіқара қаласының 2027 жылға арналған бюджеті</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12608,51 +11841,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыныбы</w:t>
+Сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -12733,60 +11966,80 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12878,51 +12131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+Ерекшелігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -12998,296 +12251,350 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...145 lines deleted...]
-1278755,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13307,165 +12614,192 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...113 lines deleted...]
-1129950,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IY. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13517,133 +12851,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-1129950,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+V. Бюджет тапшылығы (профициті) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-107575,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13663,9722 +13024,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9670 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23476,51 +13165,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+107575,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23754,74 +13443,11415 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жітіқара ауданы Жітіқара қаласының 2027 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1434946,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1278755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1129950,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1129950,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138148,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8669,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124700,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10657,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8080,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік және кәсіби қызметті жүргізгені үшін алынатын алымдар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2577,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3729,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3729,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3729,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12720,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12720,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3180,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9540,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139742,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139742,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық (облыстық маңызы бар қала) бюджеттен түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139742,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық кіші топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1434946,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131553,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131553,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131553,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131553,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+658566,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+658566,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+658566,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерде көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114567,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151080,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын күтіп-ұстау және туысы жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1176,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+391743,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620072,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620072,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620072,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+388999,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+231073,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаладағы ауданның, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округ әкімі аппаратының аудандық (облыстық маңызы бар қаланың) бюджеттен қарыздар бойынша сыйақылар мен өзге де төлемдерді төлеу бойынша борышына қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IY. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+V. Бюджет тапшылығы (профициті) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәслихаттың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 349 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жітіқара ауданы Жітіқара қаласының 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -34893,55 +35923,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35267,31 +36297,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>