--- v1 (2026-06-10)
+++ v2 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3af6a61" w14:textId="3af6a61">
+    <w:p w14:paraId="3e2008a" w14:textId="3e2008a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -159,51 +159,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы шешім  01.01.2026 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы шешім 01.01.2026 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -302,448 +312,482 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z46" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 1 251 304,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 1 235 263,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер бойынша – 1 211 011,0 мың теңге;</w:t>
+      салықтық түсімдер бойынша – 1 194 970,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 3 538,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 12 000,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі бойынша – 24 755,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 1 358 879,8 мың теңге;</w:t>
+      2) шығындар – 1 342 838,8 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – -107 575,8 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z47" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 107 575,8 мың теңге.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 385</w:t>
+        <w:t>№ 444</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="2"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Жітіқара қаласының бюджетіне аудандық бюджеттен берілетін бюджеттік субвенциялар көлемі 0,0 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z20" w:id="3"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2026 жылға арналған Жітіқара қаласының бюджетінен аудандық бюджетке берілетін бюджеттік алып қоюлар көлемі 0,0 мың теңгені құрайтыны ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z21" w:id="4"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 2026 жылға арналған Жітіқара ауданының Жітіқара қаласының бюджетінде облыстық бюджеттен ағымдағы нысаналы трансферттер көзделгені ескерілсін, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z22" w:id="5"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 24 755,0 мың теңге сомасында сыйлықақы төлеу бойынша шығыстардың ұлғаюына байланысты шығындарды өтеуге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z23" w:id="6"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жітіқара қаласының бюджетінде кезекті қаржы жылына арналған секвестрлеуге жатпайтын бюджеттік бағдарламалардың тізбесі белгіленбегені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z24" w:id="7"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1116,4310 +1160,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="8"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жітіқара ауданы Жітіқара қаласының 2026 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Жітіқара ауданы Жітіқара қаласының 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z49" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 20.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Жітіқара ауданы мәслихатының 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 385</w:t>
+        <w:t>№ 444</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...4190 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5436,51 +1278,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық топ</w:t>
+Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5547,51 +1389,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функционалдық кіші топ</w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -5666,51 +1508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+Кіші сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -5817,51 +1659,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарлама</w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -5937,540 +1779,474 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1235263,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-1358879,8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1194970,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...129 lines deleted...]
-140667,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1081316,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6490,196 +2266,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-140667,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1081316,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6699,196 +2444,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-140667,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103513,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6940,373 +2654,311 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-140667,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4505,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-618197,7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2884,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7326,196 +2978,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-618197,7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96124,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7535,196 +3156,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-618197,7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10141,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7776,164 +3366,133 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-108082,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7985,373 +3544,311 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-167028,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік және кәсіби қызметті жүргізгені үшін алынатын алымдар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2441,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1109,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3538,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8371,614 +3868,521 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-341978,7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3538,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-574656,3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3538,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-574656,3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8998,196 +4402,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-574656,3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9239,164 +4612,133 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-169479,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9448,337 +4790,275 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-405177,3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...131 lines deleted...]
-Борышқа қызмет көрсету</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9843,151 +5123,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...99 lines deleted...]
-Борышқа қызмет көрсету</w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10084,575 +5333,292 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...67 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық (облыстық маңызы бар қала) бюджеттен түсетін трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24755,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-24755,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...178 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық кіші топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10670,198 +5636,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10911,166 +5787,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...114 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11152,134 +5970,107 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...82 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -11402,118 +6193,5339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III. Таза бюджеттік кредиттеу</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1342838,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140667,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140667,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140667,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140667,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+618197,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+618197,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+618197,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерде көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108082,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+167028,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын күтіп-ұстау және туысы жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1109,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+341978,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+558615,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+558615,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+558615,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169479,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+389136,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаладағы ауданның, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округ әкімі аппаратының аудандық (облыстық маңызы бар қаланың) бюджеттен қарыздар бойынша сыйақылар мен өзге де төлемдерді төлеу бойынша борышына қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11644,76 +11656,1789 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IY. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+V. Бюджет тапшылығы (профициті) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-107575,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107575,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәслихаттың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 26 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 349 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve"> Жітіқара ауданы Жітіқара қаласының 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11841,51 +13566,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сынып</w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -11966,80 +13691,60 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...28 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12131,51 +13836,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерекшелігі</w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -12251,350 +13956,296 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1434946,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1278755,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12614,192 +14265,165 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1129950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12851,160 +14475,133 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
--107575,8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1129950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13024,50 +14621,9722 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138148,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8669,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124700,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10657,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8080,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік және кәсіби қызметті жүргізгені үшін алынатын алымдар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2577,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3729,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3729,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3729,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12720,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12720,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3180,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9540,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139742,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139742,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық (облыстық маңызы бар қала) бюджеттен түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139742,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық кіші топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1434946,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131553,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жалпы функцияларын орындайтын өкілді, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131553,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131553,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131553,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+658566,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+658566,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+658566,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерде көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114567,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151080,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлеу орындарын күтіп-ұстау және туысы жоқ адамдарды жерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1176,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+391743,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620072,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620072,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620072,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+388999,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+231073,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борышқа қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаладағы ауданның, аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округ әкімі аппаратының аудандық (облыстық маңызы бар қаланың) бюджеттен қарыздар бойынша сыйақылар мен өзге де төлемдерді төлеу бойынша борышына қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24755,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сынып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерекшелігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IY. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+V. Бюджет тапшылығы (профициті) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13165,51 +24434,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107575,8</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13443,11415 +24712,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="9"/>
-[...11340 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="10"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жітіқара ауданы Жітіқара қаласының 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -35923,55 +35851,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36297,31 +36225,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>