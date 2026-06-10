--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4012c2" w14:textId="d4012c2">
+    <w:p w14:paraId="963fa10" w14:textId="963fa10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әулиекөл ауданы Первомай ауылының 2026-2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 410 шешімі</w:t>
+        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 410 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес Әулиекөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Первомай ауылының 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Первомай ауылының 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +312,348 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 30 025,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша – 4 643,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 25,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 332,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі бойынша – 25 025,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 30 025,0 мың теңге;</w:t>
+      2) шығындар – 30 725,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 700,1 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 700,1 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Первомай ауылының бюджетінде аудандық бюджеттен берілетін субвенциялар көлемі 22 125,0 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,213 +1026,259 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әулиекөл ауданы Первомай ауылының 2026 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Әулиекөл ауданы Первомай ауылының 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қостанай облысы Әулиекөл ауданы мәслихатының 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1174,51 +1288,51 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1240,51 +1354,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1294,51 +1408,51 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1359,84 +1473,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1479,51 +1592,51 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1552,202 +1665,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1768,51 +1880,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1822,140 +1966,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1980,51 +2091,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2034,140 +2177,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4643,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2192,51 +2302,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2246,140 +2388,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2342,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2400,198 +2509,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2342,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2616,51 +2724,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2670,140 +2810,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1971,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2824,198 +2931,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3036,198 +3142,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3248,198 +3353,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1916,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3464,51 +3568,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3518,140 +3654,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3672,198 +3775,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3888,51 +3990,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3942,140 +4076,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4100,51 +4201,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4154,140 +4287,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4308,198 +4408,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4524,51 +4623,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4578,140 +4709,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4736,51 +4834,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4790,140 +4920,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4944,198 +5041,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5156,198 +5252,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 297,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5372,51 +5467,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5426,140 +5553,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5584,51 +5678,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5638,140 +5764,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5792,235 +5885,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6052,51 +6144,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6140,51 +6232,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6261,83 +6353,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6414,147 +6506,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6602,195 +6694,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6821,394 +6913,394 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-30025,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30725,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...131 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттiк қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7239,187 +7331,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7450,187 +7542,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7661,187 +7753,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7876,1027 +7968,1027 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1852,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2552,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1852,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2552,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1852,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2552,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1400,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8915,846 +9007,1690 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...173 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-700,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9994,213 +10930,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Первомай ауылының 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10210,51 +11145,51 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10276,51 +11211,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10330,51 +11265,51 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10395,84 +11330,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10515,51 +11449,51 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10588,202 +11522,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10804,51 +11737,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10858,140 +11823,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30995,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11016,51 +11948,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11070,140 +12034,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4879,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11228,51 +12159,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11282,140 +12245,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2470,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11436,198 +12366,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2470,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11652,51 +12581,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11706,140 +12667,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2079,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11860,198 +12788,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12072,198 +12999,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12284,198 +13210,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12500,51 +13425,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12554,140 +13511,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12708,198 +13632,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12924,51 +13847,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12978,140 +13933,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13136,51 +14058,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13190,140 +14144,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13344,198 +14265,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13560,51 +14480,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13614,140 +14566,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13772,51 +14691,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13826,140 +14777,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13980,198 +14898,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14192,198 +15109,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 297,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14408,51 +15324,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14462,140 +15410,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25759,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14620,51 +15535,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14674,140 +15621,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25759,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14828,235 +15742,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25759,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15088,51 +16001,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15176,51 +16089,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15297,83 +16210,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15450,147 +16363,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15638,195 +16551,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15857,183 +16770,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16068,183 +16981,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16275,187 +17188,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16486,187 +17399,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16697,187 +17610,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16912,183 +17825,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17119,187 +18032,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17330,187 +18243,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17541,187 +18454,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17752,187 +18665,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17963,183 +18876,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18170,183 +19083,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18377,183 +19290,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18584,183 +19497,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19030,213 +19943,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Первомай ауылының 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19246,51 +20158,51 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19312,51 +20224,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19366,51 +20278,51 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19431,84 +20343,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19551,51 +20462,51 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19624,202 +20535,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19840,51 +20750,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19894,140 +20836,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20052,51 +20961,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20106,140 +21047,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5105,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20264,51 +21172,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20318,140 +21258,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2595,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20472,198 +21379,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2595,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20688,51 +21594,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20742,140 +21680,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2180,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20896,198 +21801,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21108,198 +22012,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21320,198 +22223,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2125,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21536,51 +22438,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21590,140 +22524,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21744,198 +22645,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21960,51 +22860,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22014,140 +22946,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22172,51 +23071,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22226,140 +23157,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22380,198 +23278,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22596,51 +23493,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22650,140 +23579,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22808,51 +23704,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22862,140 +23790,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жердi және материалдық емес активтердi сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23016,198 +23911,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23228,198 +24122,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 297,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23444,51 +24337,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23498,140 +24423,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57693,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23656,51 +24548,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23710,140 +24634,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57693,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23864,198 +24755,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32160,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24076,235 +24966,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25533,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24336,51 +25225,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24424,51 +25313,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24545,83 +25434,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24698,147 +25587,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24886,195 +25775,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25105,183 +25994,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25316,183 +26205,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25523,187 +26412,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25734,187 +26623,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25945,187 +26834,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26160,183 +27049,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26367,187 +27256,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26578,187 +27467,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26789,187 +27678,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27000,187 +27889,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27215,183 +28104,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27422,187 +28311,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27633,187 +28522,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27844,187 +28733,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдықокругтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28055,183 +28944,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28262,183 +29151,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28469,183 +29358,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28676,183 +29565,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>