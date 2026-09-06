--- v0 (2026-06-10)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d248e8b" w14:textId="d248e8b">
+    <w:p w14:paraId="1243ad6" w14:textId="1243ad6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әулиекөл ауданы Тимофеев ауылының 2026-2028 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 408 шешімі</w:t>
+        <w:t>Қостанай облысы Әулиекөл ауданы мәслихатының 2025 жылғы 26 желтоқсандағы № 408 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес Әулиекөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Тимофеев ауылының 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
+      1. Тимофеев ауылы 2026-2028 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +302,332 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2026 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 41 109,0 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 40 232,1 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер бойынша – 7 465,0 мың теңге;</w:t>
+      салықтық түсімдер бойынша – 8 023,6 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 35,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі бойынша – 33 609,0 мың теңге;</w:t>
+      трансферттер түсімі бойынша – 32 173,5 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 41 109,0 мың теңге;</w:t>
+      2) шығындар – 40 967,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – - 734,9 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 734,9 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Қостанай облысы Әулиекөл аудандық мәслихатының 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026 жылға арналған Тимофеев ауылының бюджетінде аудандық бюджеттен берілетін субвенциялар көлемі 27 309,0 мың теңге сомасында көзделгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z18" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2026 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,267 +1000,422 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Тимофеев ауылының 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z25" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Қостанай облысы Әулиекөл аудандық мәслихатының 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Сомасы, </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1240,105 +1437,128 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ мың теңге </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1359,51 +1579,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1413,117 +1665,103 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1552,202 +1790,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1768,51 +2005,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1822,140 +2091,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-41109,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40232,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1980,51 +2216,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2034,140 +2302,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-7465,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8023,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2192,51 +2427,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2246,140 +2513,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2990,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2400,198 +2634,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2990,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2616,51 +2849,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2670,140 +2935,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-3360,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3918,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2824,198 +3056,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3036,198 +3267,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3248,198 +3478,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3315,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3449,66 +3678,98 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3518,140 +3779,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-1115,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғайжерсалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+558,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3661,278 +3889,309 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3942,209 +4201,208 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-35,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4154,140 +4412,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-25,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4297,209 +4522,208 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4509,66 +4733,98 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4578,140 +4834,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-10,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4721,278 +4944,309 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5002,209 +5256,208 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-33609,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5214,140 +5467,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-33609,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32173,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5357,410 +5577,549 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-33609,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32173,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...66 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32173,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...46 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5785,135 +6144,158 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік бағдарламалардың әкiмшiсi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5938,435 +6320,473 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6397,2082 +6817,2082 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-41109,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40967,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-35859,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалпы сипаттағы мемлекеттiк қызметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35357,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-35859,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35357,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-35859,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35357,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-35859,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35357,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-4150,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4150,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4150,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-3100,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8503,187 +8923,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8718,183 +9138,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8925,187 +9345,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9136,187 +9556,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9347,187 +9767,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9546,846 +9966,1901 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+559,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+559,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+559,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...131 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнаманы өзгертуге байланысты жоғары тұрған бюджеттің шығындарын өтеуге төменгі тұрған бюджеттен ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+558,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III.Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV.Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V.Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-734,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+734,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10625,213 +12100,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Тимофеев ауылының 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10841,51 +12315,51 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10907,51 +12381,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10961,51 +12435,51 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11026,84 +12500,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11146,51 +12619,51 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11219,202 +12692,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11435,51 +12907,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11489,140 +12993,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43209,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11647,51 +13118,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11701,140 +13204,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7814,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11859,51 +13329,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11913,140 +13415,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12067,198 +13536,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12283,51 +13751,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12337,140 +13837,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3544,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12491,198 +13958,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12703,198 +14169,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12915,198 +14380,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3499,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13131,51 +14595,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13185,140 +14681,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13339,198 +14802,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13555,51 +15017,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13609,140 +15103,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтықеместүсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13767,51 +15228,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13821,140 +15314,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13975,198 +15435,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14191,51 +15650,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14245,140 +15736,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14399,198 +15857,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14615,51 +16072,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14669,140 +16158,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35360,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14827,51 +16283,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14881,140 +16369,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35360,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15035,235 +16490,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35360,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15295,51 +16749,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15383,51 +16837,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15504,83 +16958,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15657,147 +17111,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15845,195 +17299,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16064,183 +17518,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16275,183 +17729,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16482,187 +17936,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16693,187 +18147,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16904,187 +18358,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17119,183 +18573,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17326,187 +18780,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17537,187 +18991,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17748,187 +19202,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17959,187 +19413,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18170,187 +19624,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18385,183 +19839,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18592,187 +20046,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18803,187 +20257,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19014,187 +20468,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдықокругтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19225,183 +20679,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19432,183 +20886,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19639,183 +21093,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19846,183 +21300,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20292,213 +21746,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әулиекөл ауданы Тимофеев ауылының 2028 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20508,51 +21961,51 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20574,51 +22027,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20628,51 +22081,51 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20693,84 +22146,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20813,51 +22265,51 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20886,202 +22338,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21102,51 +22553,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21156,140 +22639,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43209,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21314,51 +22764,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21368,140 +22850,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21526,51 +22975,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21580,140 +23061,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3312,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21734,198 +23182,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3312,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21950,51 +23397,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22004,140 +23483,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3718,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22158,198 +23604,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22370,198 +23815,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22582,198 +24026,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3673,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22798,51 +24241,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22852,140 +24327,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23006,198 +24448,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23222,51 +24663,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23276,140 +24749,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23434,51 +24874,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23488,140 +24960,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) қамтылатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23642,198 +25081,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай секторы ұйымдарынан түсетін, бюджеттен тыс қорға түсетін түсімдерді қоспағанда, мемлекеттік бюджеттен қаржыландырылатын, сондай-ақ Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) ұсталатын және қаржыландырылатын мемлекеттік мекемелер салатын айыппұлдар, өсімпұлдар, санкциялар, өндіріп алулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23858,51 +25296,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23912,140 +25382,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24066,198 +25503,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24282,51 +25718,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24336,140 +25804,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35029,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24494,51 +25929,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24548,140 +26015,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35029,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24702,235 +26136,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35029,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24962,51 +26395,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25050,51 +26483,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25171,83 +26604,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25324,147 +26757,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25512,195 +26945,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25731,183 +27164,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25942,183 +27375,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26149,187 +27582,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26360,187 +27793,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26571,187 +28004,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26786,183 +28219,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26993,187 +28426,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27204,187 +28637,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27415,187 +28848,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27626,187 +29059,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27837,187 +29270,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28052,183 +29485,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28259,187 +29692,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28470,187 +29903,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28681,187 +30114,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдықокругтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28892,183 +30325,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29099,183 +30532,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29306,183 +30739,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29513,183 +30946,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29751,55 +31184,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30125,31 +31558,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>